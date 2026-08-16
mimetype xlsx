--- v0 (2026-07-04)
+++ v1 (2026-08-16)
@@ -21,60 +21,60 @@
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="10628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="10810"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/mrahill/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{88BF167B-368A-8740-92AB-72751C9BFF49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CA7F3574-2C4B-2940-9AB5-3CC3F016EC90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="760" windowWidth="30600" windowHeight="19700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="680" windowWidth="30600" windowHeight="19700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="About VICE 2.0" sheetId="4" r:id="rId1"/>
     <sheet name="Inputs" sheetId="1" r:id="rId2"/>
     <sheet name="Results" sheetId="6" r:id="rId3"/>
     <sheet name="Instructions" sheetId="8" r:id="rId4"/>
     <sheet name="Glossary of Terms" sheetId="9" r:id="rId5"/>
     <sheet name="Vehicle &amp; Station Calculations" sheetId="2" r:id="rId6"/>
     <sheet name="Financial Calculations" sheetId="3" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="CNG_GHG">Inputs!$G$62</definedName>
     <definedName name="CNG_Inflation">Inputs!$G$61</definedName>
     <definedName name="CNG_LDV_Maint_Costs">Inputs!$G$83</definedName>
     <definedName name="CNG_Maint_Costs">Inputs!$G$79</definedName>
     <definedName name="cng_mpg_dt">Inputs!$J$31</definedName>
     <definedName name="cng_mpg_pc">Inputs!$J$33</definedName>
     <definedName name="cng_mpg_ps">Inputs!$J$30</definedName>
     <definedName name="cng_mpg_pu">Inputs!$J$32</definedName>
     <definedName name="cng_mpg_sb">Inputs!$J$28</definedName>
     <definedName name="cng_mpg_tb">Inputs!$J$27</definedName>
     <definedName name="cng_mpg_tt">Inputs!$J$29</definedName>
     <definedName name="CNG_Price">Inputs!$G$60</definedName>
     <definedName name="CNG_Station_Salv">Inputs!$G$47</definedName>
     <definedName name="Diesel_Excise_Exempt">Inputs!$G$67</definedName>
@@ -4820,53 +4820,60 @@
     <t>This page provides the calculations for the financial model.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="16">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.000"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.000"/>
     <numFmt numFmtId="170" formatCode="&quot;$&quot;#,##0.0000_);\(&quot;$&quot;#,##0.0000\)"/>
     <numFmt numFmtId="171" formatCode="&quot;$&quot;#,##0.000_);\(&quot;$&quot;#,##0.000\)"/>
     <numFmt numFmtId="172" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="173" formatCode="#,##0.000_);\(#,##0.000\)"/>
     <numFmt numFmtId="174" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="175" formatCode="0.000%"/>
   </numFmts>
-  <fonts count="54" x14ac:knownFonts="1">
+  <fonts count="55" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5782,1617 +5789,1617 @@
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thick">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="535">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="2" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="7" fontId="8" fillId="2" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="9" fillId="2" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="7" fontId="8" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="9" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="7" fontId="8" fillId="2" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="9" fillId="2" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="7" fontId="2" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="8" fillId="2" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="9" fillId="2" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="3" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="2" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="9" fillId="2" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="166" fontId="0" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="5" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="5" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="18" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="5" fontId="0" fillId="16" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="18" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="3" fillId="17" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="17" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="7" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="2" fillId="13" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="3" fillId="13" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="7" fontId="2" fillId="13" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="3" fillId="13" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="19" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="19" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="19" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="19" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="171" fontId="8" fillId="2" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="9" fillId="2" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="0" fillId="7" borderId="2" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="18" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="18" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="22" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="22" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="5" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="9" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="23" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="5" fontId="8" fillId="13" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="9" fillId="13" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="5" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="5" fontId="9" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="5" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="5" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="5" fontId="8" fillId="15" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="9" fillId="15" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="3" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="2" xfId="23" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="5" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="21" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="0" fillId="21" borderId="2" xfId="23" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="5" fontId="8" fillId="21" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="9" fillId="21" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="21" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="21" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="21" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="37" fontId="8" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="22" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="3" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="3" fillId="3" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="19" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="22" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="22" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="5" fontId="3" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="2" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="0" borderId="15" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="3" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="7" fontId="8" fillId="24" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="7" fontId="9" fillId="24" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="171" fontId="8" fillId="24" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="171" fontId="9" fillId="24" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="24" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="9" fillId="24" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="24" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="9" fillId="24" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="7" fontId="8" fillId="3" borderId="8" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="7" fontId="9" fillId="3" borderId="8" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="3" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="3" borderId="8" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="9" fillId="3" borderId="8" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="7" fontId="2" fillId="3" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="7" fontId="3" fillId="3" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="3" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="3" fillId="3" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="5" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="3" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="169" fontId="9" fillId="3" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="2" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="9" fillId="2" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="27" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="27" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="171" fontId="8" fillId="0" borderId="26" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="26" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="7" fontId="8" fillId="3" borderId="28" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="7" fontId="9" fillId="3" borderId="28" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="7" fontId="8" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="9" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="3" borderId="8" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="169" fontId="9" fillId="3" borderId="8" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="3" borderId="10" xfId="18" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="3" borderId="10" xfId="18" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="18" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="18" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="8" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="8" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="3" borderId="8" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="5" fontId="3" fillId="3" borderId="8" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="5" fontId="3" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="18" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="18" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="30" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="30" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="3" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="11" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="11" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
-    <xf numFmtId="166" fontId="2" fillId="3" borderId="24" xfId="18" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="3" fillId="3" borderId="24" xfId="18" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="26" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="26" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="7" fontId="8" fillId="24" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="7" fontId="9" fillId="24" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="7" fontId="2" fillId="3" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="7" fontId="3" fillId="3" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="26" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="9" fontId="8" fillId="3" borderId="8" xfId="13" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="8" xfId="13" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="173" fontId="2" fillId="27" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="173" fontId="3" fillId="27" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="27" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="173" fontId="2" fillId="27" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="173" fontId="3" fillId="27" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="27" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="5" fontId="3" fillId="27" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="27" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="3" fillId="27" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="22" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="0" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="174" fontId="0" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="22" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="23" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="3" fillId="23" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="175" fontId="2" fillId="3" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="175" fontId="3" fillId="3" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="44" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="28" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="28" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="46" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="46" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="28" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="28" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="52" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="53" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="22" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="22" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="22" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="4" xfId="22" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="22" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="4" xfId="22" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...98 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="6" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="6" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="18" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="18" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="25" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="10" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="10" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="27" borderId="3" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="27" borderId="7" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="27" borderId="4" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="3" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="23" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="18" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="5" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="172" fontId="21" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="22" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="25" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="25" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="25" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="22" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="172" fontId="21" fillId="2" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="172" fontId="22" fillId="2" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="172" fontId="21" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="172" fontId="22" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="172" fontId="10" fillId="18" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="11" fillId="18" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="172" fontId="10" fillId="18" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="172" fontId="11" fillId="18" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="172" fontId="10" fillId="18" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="172" fontId="11" fillId="18" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="5" fontId="21" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="22" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="5" fontId="21" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="22" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="22" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="22" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="22" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="22" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="22" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="22" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="5" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="18" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="5" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...63 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="22" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="22" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="22" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="20" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="21" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="0" fillId="21" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="22" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...103 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="21" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...119 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="25">
     <cellStyle name="Comma" xfId="21" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma 3" xfId="16" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="24" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency 3" xfId="13" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency 4" xfId="19" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Currency 5" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Currency 6" xfId="3" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 3 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Hyperlink" xfId="22" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="10" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 3" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal 5" xfId="6" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Normal 6" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Normal 7" xfId="1" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="23" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Percent 3" xfId="11" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Percent 4" xfId="17" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -11422,51 +11429,51 @@
       <xdr:col>0</xdr:col>
       <xdr:colOff>219075</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19049</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="TextBox 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="219075" y="133349"/>
-          <a:ext cx="7153275" cy="5781676"/>
+          <a:ext cx="8143875" cy="5591176"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
@@ -11518,73 +11525,51 @@
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>The Vehicle and Infrastructure Cash-Flow Evaluation (VICE) model version 2.0 is the second generation of the financial model developed by the National Renewable</a:t>
-[...21 lines deleted...]
-            <a:t>for fleet managers to assess the financial soundness of converting their fleets to run on compressed natural gas (CNG). </a:t>
+            <a:t>The Vehicle and Infrastructure Cash-Flow Evaluation (VICE) model version 2.0 is the second generation of the financial model developed by the National Laboratory of the Rockies for fleet managers to assess the financial soundness of converting their fleets to run on compressed natural gas (CNG). </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Version 2.0 Enhancements</a:t>
           </a:r>
         </a:p>
@@ -13649,264 +13634,264 @@
   <sheetData>
     <row r="1" spans="2:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="197" t="s">
         <v>266</v>
       </c>
       <c r="E1" s="210" t="s">
         <v>265</v>
       </c>
       <c r="F1" s="200"/>
       <c r="G1" s="200"/>
     </row>
     <row r="2" spans="2:12" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="2:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E3" s="214"/>
       <c r="F3" s="200" t="s">
         <v>323</v>
       </c>
       <c r="G3" s="200"/>
       <c r="H3" s="200"/>
       <c r="I3" s="200"/>
       <c r="K3" s="200"/>
       <c r="L3" s="200"/>
     </row>
     <row r="4" spans="2:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E4" s="213"/>
-      <c r="F4" s="357" t="s">
+      <c r="F4" s="289" t="s">
         <v>320</v>
       </c>
-      <c r="G4" s="358"/>
-[...1 lines deleted...]
-      <c r="I4" s="358"/>
+      <c r="G4" s="290"/>
+      <c r="H4" s="290"/>
+      <c r="I4" s="290"/>
       <c r="J4" s="203"/>
       <c r="K4" s="203"/>
       <c r="L4" s="203"/>
     </row>
     <row r="5" spans="2:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E5" s="205"/>
-      <c r="F5" s="359" t="s">
+      <c r="F5" s="291" t="s">
         <v>321</v>
       </c>
-      <c r="G5" s="360"/>
-[...1 lines deleted...]
-      <c r="I5" s="360"/>
+      <c r="G5" s="292"/>
+      <c r="H5" s="292"/>
+      <c r="I5" s="292"/>
       <c r="L5" s="200"/>
     </row>
     <row r="6" spans="2:12" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E6" s="206"/>
       <c r="F6" s="201" t="s">
         <v>322</v>
       </c>
       <c r="G6" s="200"/>
       <c r="H6" s="200"/>
       <c r="I6" s="200"/>
       <c r="J6" s="200"/>
       <c r="L6" s="200"/>
     </row>
     <row r="7" spans="2:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="199"/>
       <c r="C7" s="199"/>
       <c r="D7" s="199"/>
       <c r="E7" s="219" t="s">
         <v>284</v>
       </c>
       <c r="F7" s="199"/>
       <c r="G7" s="199"/>
     </row>
     <row r="8" spans="2:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="199"/>
       <c r="C8" s="199"/>
       <c r="D8" s="199"/>
       <c r="E8" s="202"/>
       <c r="F8" s="199"/>
       <c r="G8" s="199"/>
     </row>
     <row r="9" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="143" t="s">
         <v>267</v>
       </c>
       <c r="C9" s="208"/>
       <c r="D9" s="208"/>
       <c r="E9" s="208"/>
       <c r="F9" s="160"/>
       <c r="G9" s="160"/>
     </row>
     <row r="10" spans="2:12" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="293"/>
-[...2 lines deleted...]
-      <c r="E10" s="296" t="s">
+      <c r="B10" s="370"/>
+      <c r="C10" s="371"/>
+      <c r="D10" s="372"/>
+      <c r="E10" s="327" t="s">
         <v>10</v>
       </c>
-      <c r="F10" s="296"/>
+      <c r="F10" s="327"/>
       <c r="G10" s="12" t="s">
         <v>309</v>
       </c>
       <c r="H10" s="135" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="2:12" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="361" t="s">
+      <c r="B11" s="293" t="s">
         <v>279</v>
       </c>
-      <c r="C11" s="362"/>
+      <c r="C11" s="294"/>
       <c r="D11" s="283" t="s">
         <v>351</v>
       </c>
-      <c r="E11" s="297" t="s">
+      <c r="E11" s="329" t="s">
         <v>244</v>
       </c>
-      <c r="F11" s="298"/>
+      <c r="F11" s="330"/>
       <c r="G11" s="223" t="s">
         <v>307</v>
       </c>
       <c r="H11" s="127">
         <f>IF(G11="1 = Vehicle &amp; station (default)",1,2)</f>
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="2:12" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="354" t="s">
+      <c r="B12" s="301" t="s">
         <v>283</v>
       </c>
-      <c r="C12" s="354"/>
-[...5 lines deleted...]
-      <c r="I12" s="354"/>
+      <c r="C12" s="301"/>
+      <c r="D12" s="301"/>
+      <c r="E12" s="301"/>
+      <c r="F12" s="301"/>
+      <c r="G12" s="301"/>
+      <c r="H12" s="301"/>
+      <c r="I12" s="301"/>
     </row>
     <row r="13" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="161"/>
       <c r="C13" s="161"/>
       <c r="D13" s="161"/>
       <c r="E13" s="161"/>
       <c r="F13" s="161"/>
       <c r="G13" s="161"/>
       <c r="H13" s="161"/>
       <c r="I13" s="161"/>
     </row>
     <row r="14" spans="2:12" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="352"/>
-[...2 lines deleted...]
-      <c r="E14" s="296" t="s">
+      <c r="B14" s="325"/>
+      <c r="C14" s="326"/>
+      <c r="D14" s="326"/>
+      <c r="E14" s="327" t="s">
         <v>10</v>
       </c>
-      <c r="F14" s="296"/>
+      <c r="F14" s="327"/>
       <c r="G14" s="12" t="s">
         <v>309</v>
       </c>
       <c r="H14" s="135" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="2:12" ht="46" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="361" t="s">
+      <c r="B15" s="293" t="s">
         <v>282</v>
       </c>
-      <c r="C15" s="362"/>
+      <c r="C15" s="294"/>
       <c r="D15" s="284" t="s">
         <v>351</v>
       </c>
-      <c r="E15" s="297" t="s">
+      <c r="E15" s="329" t="s">
         <v>152</v>
       </c>
-      <c r="F15" s="298"/>
+      <c r="F15" s="330"/>
       <c r="G15" s="223" t="s">
         <v>308</v>
       </c>
       <c r="H15" s="220">
         <f>IF(G15="1 = Vehicle &amp; station coupled (default)",1,2)</f>
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="2:12" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="354" t="s">
+      <c r="B16" s="301" t="s">
         <v>281</v>
       </c>
-      <c r="C16" s="354"/>
-[...5 lines deleted...]
-      <c r="I16" s="354"/>
+      <c r="C16" s="301"/>
+      <c r="D16" s="301"/>
+      <c r="E16" s="301"/>
+      <c r="F16" s="301"/>
+      <c r="G16" s="301"/>
+      <c r="H16" s="301"/>
+      <c r="I16" s="301"/>
     </row>
     <row r="17" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="221" t="s">
         <v>293</v>
       </c>
       <c r="C17" s="161"/>
       <c r="D17" s="161"/>
       <c r="E17" s="161"/>
       <c r="F17" s="161"/>
       <c r="G17" s="161"/>
       <c r="H17" s="161"/>
       <c r="I17" s="161"/>
     </row>
     <row r="18" spans="2:16" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="356" t="s">
+      <c r="B18" s="336" t="s">
         <v>268</v>
       </c>
-      <c r="C18" s="356"/>
-[...1 lines deleted...]
-      <c r="E18" s="356"/>
+      <c r="C18" s="336"/>
+      <c r="D18" s="336"/>
+      <c r="E18" s="336"/>
       <c r="F18" s="161"/>
       <c r="G18" s="161"/>
       <c r="H18" s="161"/>
       <c r="I18" s="161"/>
     </row>
     <row r="19" spans="2:16" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="352"/>
-[...2 lines deleted...]
-      <c r="E19" s="296" t="s">
+      <c r="B19" s="325"/>
+      <c r="C19" s="326"/>
+      <c r="D19" s="326"/>
+      <c r="E19" s="327" t="s">
         <v>10</v>
       </c>
-      <c r="F19" s="296"/>
+      <c r="F19" s="327"/>
       <c r="G19" s="12" t="s">
         <v>309</v>
       </c>
       <c r="H19" s="135" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="2:16" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="361" t="s">
+      <c r="B20" s="293" t="s">
         <v>280</v>
       </c>
-      <c r="C20" s="362"/>
+      <c r="C20" s="294"/>
       <c r="D20" s="283" t="s">
         <v>351</v>
       </c>
-      <c r="E20" s="297" t="s">
+      <c r="E20" s="329" t="s">
         <v>223</v>
       </c>
-      <c r="F20" s="298"/>
+      <c r="F20" s="330"/>
       <c r="G20" s="215" t="s">
         <v>299</v>
       </c>
       <c r="H20" s="127" t="str">
         <f>IF(G20="Yes","Y","N")</f>
         <v>N</v>
       </c>
     </row>
     <row r="21" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="204" t="s">
         <v>269</v>
       </c>
       <c r="C21" s="161"/>
       <c r="D21" s="161"/>
       <c r="E21" s="161"/>
       <c r="F21" s="161"/>
       <c r="G21" s="161"/>
       <c r="H21" s="161"/>
       <c r="I21" s="161"/>
     </row>
     <row r="22" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="162"/>
       <c r="C22" s="161"/>
       <c r="D22" s="161"/>
       <c r="E22" s="161"/>
@@ -14441,1083 +14426,1083 @@
     <row r="44" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B44" s="10"/>
       <c r="C44" s="103"/>
       <c r="D44" s="184"/>
       <c r="E44" s="185"/>
       <c r="F44" s="186"/>
       <c r="G44" s="187"/>
       <c r="H44" s="190"/>
       <c r="I44" s="191"/>
       <c r="J44" s="178"/>
       <c r="K44" s="183"/>
       <c r="L44" s="188"/>
       <c r="N44" s="10"/>
       <c r="O44" s="10"/>
       <c r="P44" s="10"/>
     </row>
     <row r="45" spans="2:39" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="143" t="s">
         <v>360</v>
       </c>
       <c r="C45" s="143"/>
       <c r="D45" s="137"/>
       <c r="E45" s="137"/>
     </row>
     <row r="46" spans="2:39" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="310" t="s">
+      <c r="B46" s="313" t="s">
         <v>224</v>
       </c>
-      <c r="C46" s="311"/>
-[...1 lines deleted...]
-      <c r="E46" s="296" t="s">
+      <c r="C46" s="314"/>
+      <c r="D46" s="315"/>
+      <c r="E46" s="327" t="s">
         <v>10</v>
       </c>
-      <c r="F46" s="296"/>
+      <c r="F46" s="327"/>
       <c r="G46" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H46" s="135" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J46" s="363" t="s">
+      <c r="J46" s="295" t="s">
         <v>252</v>
       </c>
-      <c r="K46" s="364"/>
-[...2 lines deleted...]
-      <c r="N46" s="364"/>
+      <c r="K46" s="296"/>
+      <c r="L46" s="296"/>
+      <c r="M46" s="296"/>
+      <c r="N46" s="296"/>
       <c r="AI46" s="10"/>
       <c r="AJ46" s="10"/>
       <c r="AK46" s="10"/>
       <c r="AL46" s="10"/>
       <c r="AM46" s="10"/>
     </row>
     <row r="47" spans="2:39" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B47" s="321" t="s">
+      <c r="B47" s="335" t="s">
         <v>53</v>
       </c>
-      <c r="C47" s="321"/>
-[...1 lines deleted...]
-      <c r="E47" s="307" t="s">
+      <c r="C47" s="335"/>
+      <c r="D47" s="335"/>
+      <c r="E47" s="333" t="s">
         <v>54</v>
       </c>
-      <c r="F47" s="288"/>
+      <c r="F47" s="307"/>
       <c r="G47" s="225">
         <v>0.2</v>
       </c>
       <c r="H47" s="128" t="s">
         <v>55</v>
       </c>
       <c r="I47" s="19">
         <v>0.2</v>
       </c>
-      <c r="J47" s="365"/>
-[...3 lines deleted...]
-      <c r="N47" s="366"/>
+      <c r="J47" s="297"/>
+      <c r="K47" s="298"/>
+      <c r="L47" s="298"/>
+      <c r="M47" s="298"/>
+      <c r="N47" s="298"/>
       <c r="AI47" s="10"/>
       <c r="AJ47" s="10"/>
       <c r="AK47" s="10"/>
       <c r="AL47" s="10"/>
       <c r="AM47" s="10"/>
     </row>
     <row r="48" spans="2:39" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B48" s="290" t="s">
+      <c r="B48" s="351" t="s">
         <v>177</v>
       </c>
-      <c r="C48" s="325"/>
-[...1 lines deleted...]
-      <c r="E48" s="307" t="s">
+      <c r="C48" s="352"/>
+      <c r="D48" s="352"/>
+      <c r="E48" s="333" t="s">
         <v>191</v>
       </c>
-      <c r="F48" s="288"/>
+      <c r="F48" s="307"/>
       <c r="G48" s="158">
         <v>0</v>
       </c>
       <c r="H48" s="129" t="s">
         <v>204</v>
       </c>
       <c r="I48" s="20">
         <v>4166.6666666666697</v>
       </c>
       <c r="AI48" s="10"/>
       <c r="AJ48" s="10"/>
       <c r="AK48" s="10"/>
       <c r="AL48" s="10"/>
       <c r="AM48" s="10"/>
     </row>
     <row r="49" spans="2:39" ht="15.75" hidden="1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B49" s="314" t="s">
+      <c r="B49" s="364" t="s">
         <v>194</v>
       </c>
-      <c r="C49" s="315"/>
-[...1 lines deleted...]
-      <c r="E49" s="299" t="s">
+      <c r="C49" s="365"/>
+      <c r="D49" s="366"/>
+      <c r="E49" s="367" t="s">
         <v>198</v>
       </c>
-      <c r="F49" s="300"/>
+      <c r="F49" s="368"/>
       <c r="G49" s="226">
         <v>38.151000000000003</v>
       </c>
       <c r="H49" s="227" t="s">
         <v>205</v>
       </c>
       <c r="I49" s="228">
         <v>38.151000000000003</v>
       </c>
       <c r="AI49" s="10"/>
       <c r="AJ49" s="10"/>
       <c r="AK49" s="10"/>
       <c r="AL49" s="10"/>
       <c r="AM49" s="10"/>
     </row>
     <row r="50" spans="2:39" ht="15.75" hidden="1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="314" t="s">
+      <c r="B50" s="364" t="s">
         <v>195</v>
       </c>
-      <c r="C50" s="315"/>
-[...1 lines deleted...]
-      <c r="E50" s="299" t="s">
+      <c r="C50" s="365"/>
+      <c r="D50" s="366"/>
+      <c r="E50" s="367" t="s">
         <v>199</v>
       </c>
-      <c r="F50" s="300"/>
+      <c r="F50" s="368"/>
       <c r="G50" s="229">
         <v>279523</v>
       </c>
       <c r="H50" s="227" t="s">
         <v>22</v>
       </c>
       <c r="I50" s="230">
         <v>279523</v>
       </c>
       <c r="AI50" s="10"/>
       <c r="AJ50" s="10"/>
       <c r="AK50" s="10"/>
       <c r="AL50" s="10"/>
       <c r="AM50" s="10"/>
     </row>
     <row r="51" spans="2:39" ht="15.75" hidden="1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="314" t="s">
+      <c r="B51" s="364" t="s">
         <v>202</v>
       </c>
-      <c r="C51" s="315"/>
-[...1 lines deleted...]
-      <c r="E51" s="299" t="s">
+      <c r="C51" s="365"/>
+      <c r="D51" s="366"/>
+      <c r="E51" s="367" t="s">
         <v>203</v>
       </c>
-      <c r="F51" s="300"/>
+      <c r="F51" s="368"/>
       <c r="G51" s="229">
         <v>400000</v>
       </c>
       <c r="H51" s="227" t="s">
         <v>22</v>
       </c>
       <c r="I51" s="230">
         <v>400000</v>
       </c>
       <c r="AI51" s="10"/>
       <c r="AJ51" s="10"/>
       <c r="AK51" s="10"/>
       <c r="AL51" s="10"/>
       <c r="AM51" s="10"/>
     </row>
     <row r="52" spans="2:39" ht="15.75" hidden="1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="314" t="s">
+      <c r="B52" s="364" t="s">
         <v>196</v>
       </c>
-      <c r="C52" s="315"/>
-[...1 lines deleted...]
-      <c r="E52" s="299" t="s">
+      <c r="C52" s="365"/>
+      <c r="D52" s="366"/>
+      <c r="E52" s="367" t="s">
         <v>200</v>
       </c>
-      <c r="F52" s="300"/>
+      <c r="F52" s="368"/>
       <c r="G52" s="226">
         <v>115.89</v>
       </c>
       <c r="H52" s="227" t="s">
         <v>205</v>
       </c>
       <c r="I52" s="228">
         <v>115.89</v>
       </c>
       <c r="AI52" s="10"/>
       <c r="AJ52" s="10"/>
       <c r="AK52" s="10"/>
       <c r="AL52" s="10"/>
       <c r="AM52" s="10"/>
     </row>
     <row r="53" spans="2:39" ht="15.75" hidden="1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B53" s="314" t="s">
+      <c r="B53" s="364" t="s">
         <v>197</v>
       </c>
-      <c r="C53" s="315"/>
-[...1 lines deleted...]
-      <c r="E53" s="299" t="s">
+      <c r="C53" s="365"/>
+      <c r="D53" s="366"/>
+      <c r="E53" s="367" t="s">
         <v>201</v>
       </c>
-      <c r="F53" s="300"/>
+      <c r="F53" s="368"/>
       <c r="G53" s="229">
         <v>35952</v>
       </c>
       <c r="H53" s="227" t="s">
         <v>22</v>
       </c>
       <c r="I53" s="230">
         <v>35952</v>
       </c>
       <c r="AI53" s="10"/>
       <c r="AJ53" s="10"/>
       <c r="AK53" s="10"/>
       <c r="AL53" s="10"/>
       <c r="AM53" s="10"/>
     </row>
     <row r="54" spans="2:39" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B54" s="290" t="s">
+      <c r="B54" s="351" t="s">
         <v>178</v>
       </c>
-      <c r="C54" s="290"/>
-[...1 lines deleted...]
-      <c r="E54" s="288" t="s">
+      <c r="C54" s="351"/>
+      <c r="D54" s="351"/>
+      <c r="E54" s="307" t="s">
         <v>181</v>
       </c>
-      <c r="F54" s="313"/>
+      <c r="F54" s="312"/>
       <c r="G54" s="159">
         <v>0</v>
       </c>
       <c r="H54" s="128" t="s">
         <v>179</v>
       </c>
       <c r="I54" s="108">
         <v>0</v>
       </c>
       <c r="J54" s="80" t="s">
         <v>259</v>
       </c>
       <c r="AI54" s="10"/>
       <c r="AJ54" s="10"/>
       <c r="AK54" s="10"/>
       <c r="AL54" s="10"/>
       <c r="AM54" s="10"/>
     </row>
     <row r="55" spans="2:39" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B55" s="290" t="s">
+      <c r="B55" s="351" t="s">
         <v>180</v>
       </c>
-      <c r="C55" s="290"/>
-[...1 lines deleted...]
-      <c r="E55" s="288" t="s">
+      <c r="C55" s="351"/>
+      <c r="D55" s="351"/>
+      <c r="E55" s="307" t="s">
         <v>182</v>
       </c>
-      <c r="F55" s="313"/>
+      <c r="F55" s="312"/>
       <c r="G55" s="130">
         <v>30000</v>
       </c>
       <c r="H55" s="128" t="s">
         <v>22</v>
       </c>
       <c r="I55" s="20">
         <v>30000</v>
       </c>
       <c r="AI55" s="10"/>
       <c r="AJ55" s="10"/>
       <c r="AK55" s="10"/>
       <c r="AL55" s="10"/>
       <c r="AM55" s="10"/>
     </row>
     <row r="56" spans="2:39" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="B56" s="290" t="s">
+      <c r="B56" s="351" t="s">
         <v>190</v>
       </c>
-      <c r="C56" s="290"/>
-[...1 lines deleted...]
-      <c r="E56" s="288" t="s">
+      <c r="C56" s="351"/>
+      <c r="D56" s="351"/>
+      <c r="E56" s="307" t="s">
         <v>183</v>
       </c>
-      <c r="F56" s="289"/>
+      <c r="F56" s="369"/>
       <c r="G56" s="136">
         <f>IF('Financial Calculations'!E9&gt;(infra_tax_credit_cap/(infra_tax_credit_rate+0.000000001)),infra_tax_credit_cap,('Financial Calculations'!E9*infra_tax_credit_rate))</f>
         <v>0</v>
       </c>
       <c r="H56" s="140" t="s">
         <v>22</v>
       </c>
       <c r="I56" s="141" t="s">
         <v>206</v>
       </c>
       <c r="AI56" s="10"/>
       <c r="AJ56" s="10"/>
       <c r="AK56" s="10"/>
       <c r="AL56" s="10"/>
       <c r="AM56" s="10"/>
     </row>
     <row r="57" spans="2:39" ht="17" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B57" s="310" t="s">
+      <c r="B57" s="313" t="s">
         <v>226</v>
       </c>
-      <c r="C57" s="311"/>
-[...5 lines deleted...]
-      <c r="I57" s="374"/>
+      <c r="C57" s="314"/>
+      <c r="D57" s="315"/>
+      <c r="E57" s="316"/>
+      <c r="F57" s="317"/>
+      <c r="G57" s="317"/>
+      <c r="H57" s="317"/>
+      <c r="I57" s="318"/>
     </row>
     <row r="58" spans="2:39" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B58" s="320" t="s">
+      <c r="B58" s="332" t="s">
         <v>32</v>
       </c>
-      <c r="C58" s="320"/>
-[...1 lines deleted...]
-      <c r="E58" s="307" t="s">
+      <c r="C58" s="332"/>
+      <c r="D58" s="332"/>
+      <c r="E58" s="333" t="s">
         <v>33</v>
       </c>
-      <c r="F58" s="288"/>
+      <c r="F58" s="307"/>
       <c r="G58" s="172">
         <v>0</v>
       </c>
       <c r="H58" s="129" t="s">
         <v>175</v>
       </c>
       <c r="I58" s="16">
         <v>0</v>
       </c>
       <c r="J58" s="80" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="59" spans="2:39" ht="16" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B59" s="301" t="s">
+      <c r="B59" s="309" t="s">
         <v>241</v>
       </c>
-      <c r="C59" s="302"/>
-[...1 lines deleted...]
-      <c r="E59" s="288" t="s">
+      <c r="C59" s="310"/>
+      <c r="D59" s="311"/>
+      <c r="E59" s="307" t="s">
         <v>242</v>
       </c>
-      <c r="F59" s="313"/>
+      <c r="F59" s="312"/>
       <c r="G59" s="171">
         <f>IF(Tax_Status="y", Excise_Tax_Credit,0)</f>
         <v>0</v>
       </c>
       <c r="H59" s="129" t="s">
         <v>175</v>
       </c>
       <c r="I59" s="173" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="60" spans="2:39" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B60" s="319" t="s">
+      <c r="B60" s="331" t="s">
         <v>27</v>
       </c>
-      <c r="C60" s="320"/>
-[...1 lines deleted...]
-      <c r="E60" s="307" t="s">
+      <c r="C60" s="332"/>
+      <c r="D60" s="332"/>
+      <c r="E60" s="333" t="s">
         <v>28</v>
       </c>
-      <c r="F60" s="288"/>
+      <c r="F60" s="307"/>
       <c r="G60" s="217">
         <v>2.09</v>
       </c>
       <c r="H60" s="129" t="s">
         <v>175</v>
       </c>
       <c r="I60" s="14">
         <v>2.09</v>
       </c>
       <c r="J60" s="80" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="61" spans="2:39" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B61" s="320" t="s">
+      <c r="B61" s="332" t="s">
         <v>29</v>
       </c>
-      <c r="C61" s="320"/>
-[...1 lines deleted...]
-      <c r="E61" s="307" t="s">
+      <c r="C61" s="332"/>
+      <c r="D61" s="332"/>
+      <c r="E61" s="333" t="s">
         <v>30</v>
       </c>
-      <c r="F61" s="288"/>
+      <c r="F61" s="307"/>
       <c r="G61" s="153">
         <v>2.7E-2</v>
       </c>
       <c r="H61" s="128" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="15">
         <v>2.7E-2</v>
       </c>
       <c r="J61" s="80" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="62" spans="2:39" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B62" s="301" t="s">
+      <c r="B62" s="309" t="s">
         <v>216</v>
       </c>
-      <c r="C62" s="302"/>
-[...1 lines deleted...]
-      <c r="E62" s="288" t="s">
+      <c r="C62" s="310"/>
+      <c r="D62" s="311"/>
+      <c r="E62" s="307" t="s">
         <v>160</v>
       </c>
-      <c r="F62" s="313"/>
+      <c r="F62" s="312"/>
       <c r="G62" s="154">
         <v>22.5</v>
       </c>
       <c r="H62" s="129" t="s">
         <v>161</v>
       </c>
       <c r="I62" s="104" t="s">
         <v>163</v>
       </c>
       <c r="J62" s="80" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="63" spans="2:39" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B63" s="320" t="s">
+      <c r="B63" s="332" t="s">
         <v>36</v>
       </c>
-      <c r="C63" s="320"/>
-[...1 lines deleted...]
-      <c r="E63" s="307" t="s">
+      <c r="C63" s="332"/>
+      <c r="D63" s="332"/>
+      <c r="E63" s="333" t="s">
         <v>37</v>
       </c>
-      <c r="F63" s="288"/>
+      <c r="F63" s="307"/>
       <c r="G63" s="218">
         <v>3.91</v>
       </c>
       <c r="H63" s="128" t="s">
         <v>38</v>
       </c>
       <c r="I63" s="18">
         <v>3.93</v>
       </c>
       <c r="J63" s="80" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="64" spans="2:39" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B64" s="321" t="s">
+      <c r="B64" s="335" t="s">
         <v>39</v>
       </c>
-      <c r="C64" s="321"/>
-[...1 lines deleted...]
-      <c r="E64" s="307" t="s">
+      <c r="C64" s="335"/>
+      <c r="D64" s="335"/>
+      <c r="E64" s="333" t="s">
         <v>40</v>
       </c>
-      <c r="F64" s="288"/>
+      <c r="F64" s="307"/>
       <c r="G64" s="156">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="H64" s="128" t="s">
         <v>41</v>
       </c>
       <c r="I64" s="15">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="J64" s="80" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="65" spans="2:10" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B65" s="301" t="s">
+      <c r="B65" s="309" t="s">
         <v>237</v>
       </c>
-      <c r="C65" s="302"/>
-[...1 lines deleted...]
-      <c r="E65" s="288" t="s">
+      <c r="C65" s="310"/>
+      <c r="D65" s="311"/>
+      <c r="E65" s="307" t="s">
         <v>239</v>
       </c>
-      <c r="F65" s="304"/>
+      <c r="F65" s="308"/>
       <c r="G65" s="168">
         <v>0.24399999999999999</v>
       </c>
       <c r="H65" s="128" t="s">
         <v>43</v>
       </c>
       <c r="I65" s="169">
         <v>0.24399999999999999</v>
       </c>
       <c r="J65" s="80" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="66" spans="2:10" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B66" s="301" t="s">
+      <c r="B66" s="309" t="s">
         <v>238</v>
       </c>
-      <c r="C66" s="302"/>
-[...1 lines deleted...]
-      <c r="E66" s="288" t="s">
+      <c r="C66" s="310"/>
+      <c r="D66" s="311"/>
+      <c r="E66" s="307" t="s">
         <v>240</v>
       </c>
-      <c r="F66" s="304"/>
+      <c r="F66" s="308"/>
       <c r="G66" s="168">
         <v>0.19500000000000001</v>
       </c>
       <c r="H66" s="128" t="s">
         <v>43</v>
       </c>
       <c r="I66" s="169">
         <v>0.19500000000000001</v>
       </c>
       <c r="J66" s="80" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="67" spans="2:10" ht="16" hidden="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="B67" s="322" t="s">
+      <c r="B67" s="334" t="s">
         <v>228</v>
       </c>
-      <c r="C67" s="321"/>
-[...1 lines deleted...]
-      <c r="E67" s="288" t="s">
+      <c r="C67" s="335"/>
+      <c r="D67" s="335"/>
+      <c r="E67" s="307" t="s">
         <v>229</v>
       </c>
-      <c r="F67" s="313"/>
+      <c r="F67" s="312"/>
       <c r="G67" s="170">
         <f>Fed_Diesel_tax+State_Diesel_Tax</f>
         <v>0.439</v>
       </c>
       <c r="H67" s="128" t="s">
         <v>43</v>
       </c>
       <c r="I67" s="141" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="68" spans="2:10" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B68" s="322" t="s">
+      <c r="B68" s="334" t="s">
         <v>243</v>
       </c>
-      <c r="C68" s="321"/>
-[...1 lines deleted...]
-      <c r="E68" s="307" t="s">
+      <c r="C68" s="335"/>
+      <c r="D68" s="335"/>
+      <c r="E68" s="333" t="s">
         <v>42</v>
       </c>
-      <c r="F68" s="288"/>
+      <c r="F68" s="307"/>
       <c r="G68" s="171">
         <f>IF(Tax_Status="y", Diesel_Excise_Exempt,0)</f>
         <v>0</v>
       </c>
       <c r="H68" s="128" t="s">
         <v>43</v>
       </c>
       <c r="I68" s="141" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="69" spans="2:10" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B69" s="321" t="s">
+      <c r="B69" s="335" t="s">
         <v>44</v>
       </c>
-      <c r="C69" s="321"/>
-[...1 lines deleted...]
-      <c r="E69" s="307" t="s">
+      <c r="C69" s="335"/>
+      <c r="D69" s="335"/>
+      <c r="E69" s="333" t="s">
         <v>45</v>
       </c>
-      <c r="F69" s="288"/>
+      <c r="F69" s="307"/>
       <c r="G69" s="157">
         <v>0.90400000000000003</v>
       </c>
       <c r="H69" s="128" t="s">
         <v>46</v>
       </c>
       <c r="I69" s="252">
         <v>0.90400000000000003</v>
       </c>
     </row>
     <row r="70" spans="2:10" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B70" s="301" t="s">
+      <c r="B70" s="309" t="s">
         <v>217</v>
       </c>
-      <c r="C70" s="302"/>
-[...1 lines deleted...]
-      <c r="E70" s="288" t="s">
+      <c r="C70" s="310"/>
+      <c r="D70" s="311"/>
+      <c r="E70" s="307" t="s">
         <v>162</v>
       </c>
-      <c r="F70" s="313"/>
+      <c r="F70" s="312"/>
       <c r="G70" s="154">
         <v>25.4</v>
       </c>
       <c r="H70" s="129" t="s">
         <v>161</v>
       </c>
       <c r="I70" s="104" t="s">
         <v>164</v>
       </c>
       <c r="J70" s="80" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="71" spans="2:10" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B71" s="321" t="s">
+      <c r="B71" s="335" t="s">
         <v>48</v>
       </c>
-      <c r="C71" s="321"/>
-[...1 lines deleted...]
-      <c r="E71" s="307" t="s">
+      <c r="C71" s="335"/>
+      <c r="D71" s="335"/>
+      <c r="E71" s="333" t="s">
         <v>49</v>
       </c>
-      <c r="F71" s="288"/>
+      <c r="F71" s="307"/>
       <c r="G71" s="218">
         <v>3.45</v>
       </c>
       <c r="H71" s="128" t="s">
         <v>38</v>
       </c>
       <c r="I71" s="21">
         <v>3.45</v>
       </c>
       <c r="J71" s="80" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="72" spans="2:10" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B72" s="321" t="s">
+      <c r="B72" s="335" t="s">
         <v>50</v>
       </c>
-      <c r="C72" s="321"/>
-[...1 lines deleted...]
-      <c r="E72" s="307" t="s">
+      <c r="C72" s="335"/>
+      <c r="D72" s="335"/>
+      <c r="E72" s="333" t="s">
         <v>51</v>
       </c>
-      <c r="F72" s="288"/>
+      <c r="F72" s="307"/>
       <c r="G72" s="156">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="H72" s="128" t="s">
         <v>41</v>
       </c>
       <c r="I72" s="22">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="J72" s="80" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="73" spans="2:10" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B73" s="301" t="s">
+      <c r="B73" s="309" t="s">
         <v>233</v>
       </c>
-      <c r="C73" s="302"/>
-[...1 lines deleted...]
-      <c r="E73" s="288" t="s">
+      <c r="C73" s="310"/>
+      <c r="D73" s="311"/>
+      <c r="E73" s="307" t="s">
         <v>235</v>
       </c>
-      <c r="F73" s="304"/>
+      <c r="F73" s="308"/>
       <c r="G73" s="168">
         <v>0.184</v>
       </c>
       <c r="H73" s="128" t="s">
         <v>43</v>
       </c>
       <c r="I73" s="169">
         <v>0.184</v>
       </c>
       <c r="J73" s="80" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="74" spans="2:10" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B74" s="301" t="s">
+      <c r="B74" s="309" t="s">
         <v>234</v>
       </c>
-      <c r="C74" s="302"/>
-[...1 lines deleted...]
-      <c r="E74" s="288" t="s">
+      <c r="C74" s="310"/>
+      <c r="D74" s="311"/>
+      <c r="E74" s="307" t="s">
         <v>236</v>
       </c>
-      <c r="F74" s="304"/>
+      <c r="F74" s="308"/>
       <c r="G74" s="168">
         <v>0.214</v>
       </c>
       <c r="H74" s="128" t="s">
         <v>43</v>
       </c>
       <c r="I74" s="169">
         <v>0.214</v>
       </c>
       <c r="J74" s="80" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="75" spans="2:10" ht="16" hidden="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="B75" s="322" t="s">
+      <c r="B75" s="334" t="s">
         <v>232</v>
       </c>
-      <c r="C75" s="321"/>
-[...1 lines deleted...]
-      <c r="E75" s="288" t="s">
+      <c r="C75" s="335"/>
+      <c r="D75" s="335"/>
+      <c r="E75" s="307" t="s">
         <v>231</v>
       </c>
-      <c r="F75" s="313"/>
+      <c r="F75" s="312"/>
       <c r="G75" s="170">
         <f>Fed_Gas_tax+State_Gas_Tax</f>
         <v>0.39800000000000002</v>
       </c>
       <c r="H75" s="128" t="s">
         <v>43</v>
       </c>
       <c r="I75" s="141" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="76" spans="2:10" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B76" s="322" t="s">
+      <c r="B76" s="334" t="s">
         <v>230</v>
       </c>
-      <c r="C76" s="321"/>
-[...1 lines deleted...]
-      <c r="E76" s="307" t="s">
+      <c r="C76" s="335"/>
+      <c r="D76" s="335"/>
+      <c r="E76" s="333" t="s">
         <v>52</v>
       </c>
-      <c r="F76" s="288"/>
+      <c r="F76" s="307"/>
       <c r="G76" s="171">
         <f>IF(Tax_Status="y", Gasoline__Excise_Exempt,0)</f>
         <v>0</v>
       </c>
       <c r="H76" s="128" t="s">
         <v>43</v>
       </c>
       <c r="I76" s="141" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="77" spans="2:10" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B77" s="301" t="s">
+      <c r="B77" s="309" t="s">
         <v>218</v>
       </c>
-      <c r="C77" s="302"/>
-[...1 lines deleted...]
-      <c r="E77" s="288" t="s">
+      <c r="C77" s="310"/>
+      <c r="D77" s="311"/>
+      <c r="E77" s="307" t="s">
         <v>165</v>
       </c>
-      <c r="F77" s="313"/>
+      <c r="F77" s="312"/>
       <c r="G77" s="154">
         <v>25.4</v>
       </c>
       <c r="H77" s="129" t="s">
         <v>161</v>
       </c>
       <c r="I77" s="104" t="s">
         <v>166</v>
       </c>
       <c r="J77" s="80" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="78" spans="2:10" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B78" s="334" t="s">
+      <c r="B78" s="360" t="s">
         <v>225</v>
       </c>
-      <c r="C78" s="335"/>
-[...5 lines deleted...]
-      <c r="I78" s="348"/>
+      <c r="C78" s="361"/>
+      <c r="D78" s="362"/>
+      <c r="E78" s="319"/>
+      <c r="F78" s="320"/>
+      <c r="G78" s="320"/>
+      <c r="H78" s="320"/>
+      <c r="I78" s="321"/>
     </row>
     <row r="79" spans="2:10" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B79" s="341" t="s">
         <v>25</v>
       </c>
       <c r="C79" s="341"/>
       <c r="D79" s="341"/>
-      <c r="E79" s="307" t="s">
+      <c r="E79" s="333" t="s">
         <v>140</v>
       </c>
-      <c r="F79" s="288"/>
+      <c r="F79" s="307"/>
       <c r="G79" s="151">
         <v>0.52</v>
       </c>
       <c r="H79" s="128" t="s">
         <v>26</v>
       </c>
       <c r="I79" s="14">
         <v>0.52</v>
       </c>
     </row>
     <row r="80" spans="2:10" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B80" s="333" t="s">
+      <c r="B80" s="342" t="s">
         <v>34</v>
       </c>
-      <c r="C80" s="333"/>
-[...1 lines deleted...]
-      <c r="E80" s="307" t="s">
+      <c r="C80" s="342"/>
+      <c r="D80" s="342"/>
+      <c r="E80" s="333" t="s">
         <v>35</v>
       </c>
-      <c r="F80" s="288"/>
+      <c r="F80" s="307"/>
       <c r="G80" s="155">
         <v>0.52</v>
       </c>
       <c r="H80" s="128" t="s">
         <v>26</v>
       </c>
       <c r="I80" s="17">
         <v>0.52</v>
       </c>
     </row>
     <row r="81" spans="2:33" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B81" s="332" t="s">
+      <c r="B81" s="359" t="s">
         <v>176</v>
       </c>
-      <c r="C81" s="333"/>
-[...1 lines deleted...]
-      <c r="E81" s="306" t="s">
+      <c r="C81" s="342"/>
+      <c r="D81" s="342"/>
+      <c r="E81" s="374" t="s">
         <v>14</v>
       </c>
-      <c r="F81" s="306"/>
+      <c r="F81" s="374"/>
       <c r="G81" s="145">
         <f>SUM(D95:X101)</f>
         <v>0</v>
       </c>
       <c r="H81" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I81" s="141" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="82" spans="2:33" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B82" s="323" t="s">
+      <c r="B82" s="349" t="s">
         <v>221</v>
       </c>
-      <c r="C82" s="324"/>
-[...1 lines deleted...]
-      <c r="E82" s="307" t="s">
+      <c r="C82" s="350"/>
+      <c r="D82" s="350"/>
+      <c r="E82" s="333" t="s">
         <v>47</v>
       </c>
-      <c r="F82" s="288"/>
+      <c r="F82" s="307"/>
       <c r="G82" s="176">
         <v>4.7E-2</v>
       </c>
       <c r="H82" s="128" t="s">
         <v>26</v>
       </c>
       <c r="I82" s="21">
         <v>4.7E-2</v>
       </c>
       <c r="J82" s="80" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="83" spans="2:33" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B83" s="340" t="s">
         <v>222</v>
       </c>
       <c r="C83" s="341"/>
       <c r="D83" s="341"/>
-      <c r="E83" s="307" t="s">
+      <c r="E83" s="333" t="s">
         <v>138</v>
       </c>
-      <c r="F83" s="288"/>
+      <c r="F83" s="307"/>
       <c r="G83" s="152">
         <v>4.7E-2</v>
       </c>
       <c r="H83" s="129" t="s">
         <v>26</v>
       </c>
       <c r="I83" s="69">
         <v>4.7E-2</v>
       </c>
     </row>
     <row r="84" spans="2:33" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B84" s="310" t="s">
+      <c r="B84" s="313" t="s">
         <v>227</v>
       </c>
-      <c r="C84" s="311"/>
-[...5 lines deleted...]
-      <c r="I84" s="351"/>
+      <c r="C84" s="314"/>
+      <c r="D84" s="315"/>
+      <c r="E84" s="322"/>
+      <c r="F84" s="323"/>
+      <c r="G84" s="323"/>
+      <c r="H84" s="323"/>
+      <c r="I84" s="324"/>
     </row>
     <row r="85" spans="2:33" ht="16" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B85" s="319" t="s">
+      <c r="B85" s="331" t="s">
         <v>207</v>
       </c>
-      <c r="C85" s="320"/>
-[...1 lines deleted...]
-      <c r="E85" s="307" t="s">
+      <c r="C85" s="332"/>
+      <c r="D85" s="332"/>
+      <c r="E85" s="333" t="s">
         <v>16</v>
       </c>
-      <c r="F85" s="288"/>
+      <c r="F85" s="307"/>
       <c r="G85" s="255">
         <v>0.06</v>
       </c>
       <c r="H85" s="128" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="253">
         <v>0.06</v>
       </c>
       <c r="J85" s="80" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="86" spans="2:33" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B86" s="320" t="s">
+      <c r="B86" s="332" t="s">
         <v>18</v>
       </c>
-      <c r="C86" s="320"/>
-[...1 lines deleted...]
-      <c r="E86" s="308" t="s">
+      <c r="C86" s="332"/>
+      <c r="D86" s="332"/>
+      <c r="E86" s="363" t="s">
         <v>19</v>
       </c>
-      <c r="F86" s="309"/>
+      <c r="F86" s="375"/>
       <c r="G86" s="254">
         <v>0</v>
       </c>
       <c r="H86" s="128" t="s">
         <v>20</v>
       </c>
       <c r="I86" s="13">
         <v>0</v>
       </c>
       <c r="J86" s="80" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="87" spans="2:33" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="B87" s="319" t="s">
+      <c r="B87" s="331" t="s">
         <v>2</v>
       </c>
-      <c r="C87" s="320"/>
-[...1 lines deleted...]
-      <c r="E87" s="308" t="s">
+      <c r="C87" s="332"/>
+      <c r="D87" s="332"/>
+      <c r="E87" s="363" t="s">
         <v>21</v>
       </c>
-      <c r="F87" s="308"/>
+      <c r="F87" s="363"/>
       <c r="G87" s="146">
         <f>IF(no_tb&gt;0,(K27*no_tb),0)+IF(no_sb&gt;0,(K28*no_sb),0)+IF(no_tt&gt;0,(K29*no_tt),0)+IF(no_ps&gt;0,(K30*no_ps),0)+IF(no_dt&gt;0,(K31*no_dt),0)+IF(No_Pickup_Trucks&gt;0,(K32*No_Pickup_Trucks),0)+IF(No_Passcars&gt;0,(K33*No_Passcars),0)</f>
         <v>0</v>
       </c>
       <c r="H87" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I87" s="141" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="88" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B88" s="320" t="s">
+      <c r="B88" s="332" t="s">
         <v>23</v>
       </c>
-      <c r="C88" s="320"/>
-[...1 lines deleted...]
-      <c r="E88" s="308" t="s">
+      <c r="C88" s="332"/>
+      <c r="D88" s="332"/>
+      <c r="E88" s="363" t="s">
         <v>24</v>
       </c>
-      <c r="F88" s="308"/>
+      <c r="F88" s="363"/>
       <c r="G88" s="163">
         <f>IF(no_tb&gt;0,((E27-K27)*no_tb),0)+IF(no_sb&gt;0,((E28-K28)*no_sb),0)+IF(no_tt&gt;0,((E29-K29)*no_tt),0)+IF(no_ps&gt;0,((E30-K30)*no_ps),0)+IF(no_dt&gt;0,((E31-K31)*no_dt),0)+IF(No_Pickup_Trucks&gt;0,((E32-K32)*No_Pickup_Trucks),0)+IF(No_Passcars&gt;0,((E33-K33)*No_Passcars),0)</f>
         <v>0</v>
       </c>
       <c r="H88" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I88" s="141" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="89" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="90" spans="2:33" x14ac:dyDescent="0.2">
       <c r="D90" s="164"/>
       <c r="E90" s="164"/>
       <c r="F90" s="165"/>
       <c r="G90" s="165"/>
       <c r="H90" s="166"/>
       <c r="I90" s="167"/>
       <c r="X90" s="10"/>
       <c r="Y90" s="10"/>
       <c r="Z90" s="10"/>
       <c r="AA90" s="10"/>
       <c r="AB90" s="10"/>
       <c r="AC90" s="10"/>
       <c r="AD90" s="10"/>
       <c r="AE90" s="10"/>
       <c r="AF90" s="10"/>
       <c r="AG90" s="10"/>
     </row>
     <row r="91" spans="2:33" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B91" s="305" t="s">
+      <c r="B91" s="373" t="s">
         <v>378</v>
       </c>
-      <c r="C91" s="305"/>
-[...7 lines deleted...]
-      <c r="K91" s="305"/>
+      <c r="C91" s="373"/>
+      <c r="D91" s="373"/>
+      <c r="E91" s="373"/>
+      <c r="F91" s="373"/>
+      <c r="G91" s="373"/>
+      <c r="H91" s="373"/>
+      <c r="I91" s="373"/>
+      <c r="J91" s="373"/>
+      <c r="K91" s="373"/>
     </row>
     <row r="92" spans="2:33" ht="24" x14ac:dyDescent="0.3">
-      <c r="B92" s="328" t="s">
+      <c r="B92" s="355" t="s">
         <v>273</v>
       </c>
-      <c r="C92" s="329"/>
-[...20 lines deleted...]
-      <c r="X92" s="329"/>
+      <c r="C92" s="356"/>
+      <c r="D92" s="356"/>
+      <c r="E92" s="356"/>
+      <c r="F92" s="356"/>
+      <c r="G92" s="356"/>
+      <c r="H92" s="356"/>
+      <c r="I92" s="356"/>
+      <c r="J92" s="356"/>
+      <c r="K92" s="356"/>
+      <c r="L92" s="356"/>
+      <c r="M92" s="356"/>
+      <c r="N92" s="356"/>
+      <c r="O92" s="356"/>
+      <c r="P92" s="356"/>
+      <c r="Q92" s="356"/>
+      <c r="R92" s="356"/>
+      <c r="S92" s="356"/>
+      <c r="T92" s="356"/>
+      <c r="U92" s="356"/>
+      <c r="V92" s="356"/>
+      <c r="W92" s="356"/>
+      <c r="X92" s="356"/>
       <c r="Y92" s="337" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="93" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B93" s="291" t="s">
+      <c r="B93" s="357" t="s">
         <v>62</v>
       </c>
-      <c r="C93" s="292"/>
+      <c r="C93" s="358"/>
       <c r="D93" s="8">
         <v>0</v>
       </c>
       <c r="E93" s="8">
         <f t="shared" ref="E93:X93" si="1">D93+1</f>
         <v>1</v>
       </c>
       <c r="F93" s="8">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
       <c r="G93" s="8">
         <f t="shared" si="1"/>
         <v>3</v>
       </c>
       <c r="H93" s="8">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
       <c r="I93" s="8">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
       <c r="J93" s="8">
         <f t="shared" si="1"/>
@@ -15560,82 +15545,82 @@
         <v>15</v>
       </c>
       <c r="T93" s="8">
         <f t="shared" si="1"/>
         <v>16</v>
       </c>
       <c r="U93" s="8">
         <f t="shared" si="1"/>
         <v>17</v>
       </c>
       <c r="V93" s="8">
         <f t="shared" si="1"/>
         <v>18</v>
       </c>
       <c r="W93" s="8">
         <f t="shared" si="1"/>
         <v>19</v>
       </c>
       <c r="X93" s="8">
         <f t="shared" si="1"/>
         <v>20</v>
       </c>
       <c r="Y93" s="337"/>
     </row>
     <row r="94" spans="2:33" ht="17" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B94" s="291" t="s">
-[...2 lines deleted...]
-      <c r="C94" s="292"/>
+      <c r="B94" s="357" t="s">
+        <v>0</v>
+      </c>
+      <c r="C94" s="358"/>
       <c r="D94" s="1"/>
       <c r="E94" s="1"/>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
       <c r="I94" s="1"/>
       <c r="J94" s="1"/>
       <c r="K94" s="1"/>
       <c r="L94" s="1"/>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
       <c r="P94" s="1"/>
       <c r="Q94" s="1"/>
       <c r="R94" s="1"/>
       <c r="S94" s="1"/>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
       <c r="X94" s="1"/>
       <c r="Y94" s="337"/>
     </row>
     <row r="95" spans="2:33" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B95" s="371" t="s">
+      <c r="B95" s="306" t="s">
         <v>56</v>
       </c>
-      <c r="C95" s="368"/>
+      <c r="C95" s="303"/>
       <c r="D95" s="281">
         <v>0</v>
       </c>
       <c r="E95" s="281">
         <v>0</v>
       </c>
       <c r="F95" s="281">
         <v>0</v>
       </c>
       <c r="G95" s="281">
         <v>0</v>
       </c>
       <c r="H95" s="281">
         <v>0</v>
       </c>
       <c r="I95" s="281">
         <v>0</v>
       </c>
       <c r="J95" s="281">
         <v>0</v>
       </c>
       <c r="K95" s="281">
         <v>0</v>
       </c>
       <c r="L95" s="281">
@@ -15661,54 +15646,54 @@
       </c>
       <c r="S95" s="281">
         <v>0</v>
       </c>
       <c r="T95" s="281">
         <v>0</v>
       </c>
       <c r="U95" s="281">
         <v>0</v>
       </c>
       <c r="V95" s="281">
         <v>0</v>
       </c>
       <c r="W95" s="281">
         <v>0</v>
       </c>
       <c r="X95" s="281">
         <v>0</v>
       </c>
       <c r="Y95" s="8">
         <f>SUM(D95:X95)</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="2:33" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B96" s="367" t="s">
+      <c r="B96" s="302" t="s">
         <v>57</v>
       </c>
-      <c r="C96" s="368"/>
+      <c r="C96" s="303"/>
       <c r="D96" s="281">
         <v>0</v>
       </c>
       <c r="E96" s="281">
         <v>0</v>
       </c>
       <c r="F96" s="281">
         <v>0</v>
       </c>
       <c r="G96" s="281">
         <v>0</v>
       </c>
       <c r="H96" s="281">
         <v>0</v>
       </c>
       <c r="I96" s="281">
         <v>0</v>
       </c>
       <c r="J96" s="281">
         <v>0</v>
       </c>
       <c r="K96" s="281">
         <v>0</v>
       </c>
       <c r="L96" s="281">
@@ -15734,54 +15719,54 @@
       </c>
       <c r="S96" s="281">
         <v>0</v>
       </c>
       <c r="T96" s="281">
         <v>0</v>
       </c>
       <c r="U96" s="281">
         <v>0</v>
       </c>
       <c r="V96" s="281">
         <v>0</v>
       </c>
       <c r="W96" s="281">
         <v>0</v>
       </c>
       <c r="X96" s="281">
         <v>0</v>
       </c>
       <c r="Y96" s="8">
         <f t="shared" ref="Y96:Y101" si="2">SUM(D96:X96)</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="2:25" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B97" s="367" t="s">
+      <c r="B97" s="302" t="s">
         <v>58</v>
       </c>
-      <c r="C97" s="368"/>
+      <c r="C97" s="303"/>
       <c r="D97" s="281">
         <v>0</v>
       </c>
       <c r="E97" s="281">
         <v>0</v>
       </c>
       <c r="F97" s="281">
         <v>0</v>
       </c>
       <c r="G97" s="281">
         <v>0</v>
       </c>
       <c r="H97" s="281">
         <v>0</v>
       </c>
       <c r="I97" s="281">
         <v>0</v>
       </c>
       <c r="J97" s="281">
         <v>0</v>
       </c>
       <c r="K97" s="281">
         <v>0</v>
       </c>
       <c r="L97" s="281">
@@ -15807,54 +15792,54 @@
       </c>
       <c r="S97" s="281">
         <v>0</v>
       </c>
       <c r="T97" s="281">
         <v>0</v>
       </c>
       <c r="U97" s="281">
         <v>0</v>
       </c>
       <c r="V97" s="281">
         <v>0</v>
       </c>
       <c r="W97" s="281">
         <v>0</v>
       </c>
       <c r="X97" s="281">
         <v>0</v>
       </c>
       <c r="Y97" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="2:25" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B98" s="367" t="s">
+      <c r="B98" s="302" t="s">
         <v>59</v>
       </c>
-      <c r="C98" s="368"/>
+      <c r="C98" s="303"/>
       <c r="D98" s="281">
         <v>0</v>
       </c>
       <c r="E98" s="281">
         <v>0</v>
       </c>
       <c r="F98" s="281">
         <v>0</v>
       </c>
       <c r="G98" s="281">
         <v>0</v>
       </c>
       <c r="H98" s="281">
         <v>0</v>
       </c>
       <c r="I98" s="281">
         <v>0</v>
       </c>
       <c r="J98" s="281">
         <v>0</v>
       </c>
       <c r="K98" s="281">
         <v>0</v>
       </c>
       <c r="L98" s="281">
@@ -15880,54 +15865,54 @@
       </c>
       <c r="S98" s="281">
         <v>0</v>
       </c>
       <c r="T98" s="281">
         <v>0</v>
       </c>
       <c r="U98" s="281">
         <v>0</v>
       </c>
       <c r="V98" s="281">
         <v>0</v>
       </c>
       <c r="W98" s="281">
         <v>0</v>
       </c>
       <c r="X98" s="281">
         <v>0</v>
       </c>
       <c r="Y98" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="2:25" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B99" s="367" t="s">
+      <c r="B99" s="302" t="s">
         <v>60</v>
       </c>
-      <c r="C99" s="368"/>
+      <c r="C99" s="303"/>
       <c r="D99" s="281">
         <v>0</v>
       </c>
       <c r="E99" s="281">
         <v>0</v>
       </c>
       <c r="F99" s="281">
         <v>0</v>
       </c>
       <c r="G99" s="281">
         <v>0</v>
       </c>
       <c r="H99" s="281">
         <v>0</v>
       </c>
       <c r="I99" s="281">
         <v>0</v>
       </c>
       <c r="J99" s="281">
         <v>0</v>
       </c>
       <c r="K99" s="281">
         <v>0</v>
       </c>
       <c r="L99" s="281">
@@ -15953,54 +15938,54 @@
       </c>
       <c r="S99" s="281">
         <v>0</v>
       </c>
       <c r="T99" s="281">
         <v>0</v>
       </c>
       <c r="U99" s="281">
         <v>0</v>
       </c>
       <c r="V99" s="281">
         <v>0</v>
       </c>
       <c r="W99" s="281">
         <v>0</v>
       </c>
       <c r="X99" s="281">
         <v>0</v>
       </c>
       <c r="Y99" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="2:25" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B100" s="369" t="s">
+      <c r="B100" s="304" t="s">
         <v>61</v>
       </c>
-      <c r="C100" s="370"/>
+      <c r="C100" s="305"/>
       <c r="D100" s="281">
         <v>0</v>
       </c>
       <c r="E100" s="281">
         <v>0</v>
       </c>
       <c r="F100" s="281">
         <v>0</v>
       </c>
       <c r="G100" s="281">
         <v>0</v>
       </c>
       <c r="H100" s="281">
         <v>0</v>
       </c>
       <c r="I100" s="281">
         <v>0</v>
       </c>
       <c r="J100" s="281">
         <v>0</v>
       </c>
       <c r="K100" s="281">
         <v>0</v>
       </c>
       <c r="L100" s="281">
@@ -16026,54 +16011,54 @@
       </c>
       <c r="S100" s="281">
         <v>0</v>
       </c>
       <c r="T100" s="281">
         <v>0</v>
       </c>
       <c r="U100" s="281">
         <v>0</v>
       </c>
       <c r="V100" s="281">
         <v>0</v>
       </c>
       <c r="W100" s="281">
         <v>0</v>
       </c>
       <c r="X100" s="281">
         <v>0</v>
       </c>
       <c r="Y100" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="2:25" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B101" s="367" t="s">
+      <c r="B101" s="302" t="s">
         <v>133</v>
       </c>
-      <c r="C101" s="368"/>
+      <c r="C101" s="303"/>
       <c r="D101" s="281">
         <v>0</v>
       </c>
       <c r="E101" s="281">
         <v>0</v>
       </c>
       <c r="F101" s="281">
         <v>0</v>
       </c>
       <c r="G101" s="281">
         <v>0</v>
       </c>
       <c r="H101" s="281">
         <v>0</v>
       </c>
       <c r="I101" s="281">
         <v>0</v>
       </c>
       <c r="J101" s="281">
         <v>0</v>
       </c>
       <c r="K101" s="281">
         <v>0</v>
       </c>
       <c r="L101" s="281">
@@ -16099,80 +16084,80 @@
       </c>
       <c r="S101" s="281">
         <v>0</v>
       </c>
       <c r="T101" s="281">
         <v>0</v>
       </c>
       <c r="U101" s="281">
         <v>0</v>
       </c>
       <c r="V101" s="281">
         <v>0</v>
       </c>
       <c r="W101" s="281">
         <v>0</v>
       </c>
       <c r="X101" s="281">
         <v>0</v>
       </c>
       <c r="Y101" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="2:25" ht="16" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="B102" s="326"/>
-      <c r="C102" s="327"/>
+      <c r="B102" s="353"/>
+      <c r="C102" s="354"/>
       <c r="D102" s="1"/>
       <c r="E102" s="1"/>
       <c r="F102" s="1"/>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
       <c r="I102" s="1"/>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
       <c r="L102" s="1"/>
       <c r="M102" s="1"/>
       <c r="N102" s="1"/>
       <c r="O102" s="1"/>
       <c r="P102" s="1"/>
       <c r="Q102" s="1"/>
       <c r="R102" s="1"/>
       <c r="S102" s="1"/>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
       <c r="X102" s="1"/>
       <c r="Y102" s="1"/>
     </row>
     <row r="103" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B103" s="326" t="s">
+      <c r="B103" s="353" t="s">
         <v>139</v>
       </c>
-      <c r="C103" s="327"/>
+      <c r="C103" s="354"/>
       <c r="D103" s="23">
         <f>SUM(D95:D101)</f>
         <v>0</v>
       </c>
       <c r="E103" s="23">
         <f t="shared" ref="E103:Y103" si="3">SUM(E95:E101)</f>
         <v>0</v>
       </c>
       <c r="F103" s="23">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G103" s="23">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H103" s="23">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I103" s="23">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J103" s="23">
@@ -16273,54 +16258,54 @@
       <c r="C105" s="222"/>
       <c r="D105" s="222"/>
       <c r="E105" s="222"/>
       <c r="F105" s="222"/>
       <c r="G105" s="222"/>
       <c r="H105" s="222"/>
       <c r="I105" s="222"/>
       <c r="J105" s="222"/>
       <c r="K105" s="222"/>
       <c r="L105" s="47"/>
       <c r="M105" s="47"/>
       <c r="N105" s="47"/>
       <c r="O105" s="47"/>
       <c r="P105" s="47"/>
       <c r="Q105" s="47"/>
       <c r="R105" s="47"/>
       <c r="S105" s="47"/>
       <c r="T105" s="47"/>
       <c r="U105" s="47"/>
       <c r="V105" s="47"/>
       <c r="W105" s="47"/>
       <c r="X105" s="47"/>
       <c r="Y105" s="47"/>
     </row>
     <row r="106" spans="2:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B106" s="291" t="s">
+      <c r="B106" s="357" t="s">
         <v>62</v>
       </c>
-      <c r="C106" s="292"/>
+      <c r="C106" s="358"/>
       <c r="D106" s="126">
         <v>0</v>
       </c>
       <c r="E106" s="126">
         <f t="shared" ref="E106" si="4">D106+1</f>
         <v>1</v>
       </c>
       <c r="F106" s="126">
         <f t="shared" ref="F106" si="5">E106+1</f>
         <v>2</v>
       </c>
       <c r="G106" s="126">
         <f t="shared" ref="G106" si="6">F106+1</f>
         <v>3</v>
       </c>
       <c r="H106" s="126">
         <f t="shared" ref="H106" si="7">G106+1</f>
         <v>4</v>
       </c>
       <c r="I106" s="126">
         <f t="shared" ref="I106" si="8">H106+1</f>
         <v>5</v>
       </c>
       <c r="J106" s="126">
         <f t="shared" ref="J106" si="9">I106+1</f>
@@ -16363,153 +16348,153 @@
         <v>15</v>
       </c>
       <c r="T106" s="126">
         <f t="shared" ref="T106" si="19">S106+1</f>
         <v>16</v>
       </c>
       <c r="U106" s="126">
         <f t="shared" ref="U106" si="20">T106+1</f>
         <v>17</v>
       </c>
       <c r="V106" s="126">
         <f t="shared" ref="V106" si="21">U106+1</f>
         <v>18</v>
       </c>
       <c r="W106" s="126">
         <f t="shared" ref="W106" si="22">V106+1</f>
         <v>19</v>
       </c>
       <c r="X106" s="126">
         <f t="shared" ref="X106" si="23">W106+1</f>
         <v>20</v>
       </c>
       <c r="Y106" s="23"/>
     </row>
     <row r="107" spans="2:25" ht="16" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="B107" s="342" t="s">
+      <c r="B107" s="343" t="s">
         <v>189</v>
       </c>
-      <c r="C107" s="343"/>
-[...60 lines deleted...]
-      <c r="X107" s="330">
+      <c r="C107" s="344"/>
+      <c r="D107" s="299">
+        <v>0</v>
+      </c>
+      <c r="E107" s="299">
+        <v>0</v>
+      </c>
+      <c r="F107" s="299">
+        <v>0</v>
+      </c>
+      <c r="G107" s="299">
+        <v>0</v>
+      </c>
+      <c r="H107" s="299">
+        <v>0</v>
+      </c>
+      <c r="I107" s="299">
+        <v>0</v>
+      </c>
+      <c r="J107" s="299">
+        <v>0</v>
+      </c>
+      <c r="K107" s="299">
+        <v>0</v>
+      </c>
+      <c r="L107" s="299">
+        <v>0</v>
+      </c>
+      <c r="M107" s="299">
+        <v>0</v>
+      </c>
+      <c r="N107" s="299">
+        <v>0</v>
+      </c>
+      <c r="O107" s="299">
+        <v>0</v>
+      </c>
+      <c r="P107" s="299">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="299">
+        <v>0</v>
+      </c>
+      <c r="R107" s="299">
+        <v>0</v>
+      </c>
+      <c r="S107" s="299">
+        <v>0</v>
+      </c>
+      <c r="T107" s="299">
+        <v>0</v>
+      </c>
+      <c r="U107" s="299">
+        <v>0</v>
+      </c>
+      <c r="V107" s="299">
+        <v>0</v>
+      </c>
+      <c r="W107" s="299">
+        <v>0</v>
+      </c>
+      <c r="X107" s="299">
         <v>0</v>
       </c>
       <c r="Y107" s="338">
         <f>SUM(D107:X107)</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="2:25" ht="16" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B108" s="344"/>
-[...21 lines deleted...]
-      <c r="X108" s="331"/>
+      <c r="B108" s="345"/>
+      <c r="C108" s="346"/>
+      <c r="D108" s="300"/>
+      <c r="E108" s="300"/>
+      <c r="F108" s="300"/>
+      <c r="G108" s="300"/>
+      <c r="H108" s="300"/>
+      <c r="I108" s="300"/>
+      <c r="J108" s="300"/>
+      <c r="K108" s="300"/>
+      <c r="L108" s="300"/>
+      <c r="M108" s="300"/>
+      <c r="N108" s="300"/>
+      <c r="O108" s="300"/>
+      <c r="P108" s="300"/>
+      <c r="Q108" s="300"/>
+      <c r="R108" s="300"/>
+      <c r="S108" s="300"/>
+      <c r="T108" s="300"/>
+      <c r="U108" s="300"/>
+      <c r="V108" s="300"/>
+      <c r="W108" s="300"/>
+      <c r="X108" s="300"/>
       <c r="Y108" s="339"/>
     </row>
     <row r="109" spans="2:25" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="B109" s="355" t="s">
+      <c r="B109" s="328" t="s">
         <v>188</v>
       </c>
-      <c r="C109" s="355"/>
+      <c r="C109" s="328"/>
       <c r="D109" s="147">
         <f>IF(AND(Project_Type=1,Invest_Type=1),'Financial Calculations'!E9,0)</f>
         <v>0</v>
       </c>
       <c r="E109" s="147">
         <f>IF(AND(Project_Type=1,Invest_Type=1),'Financial Calculations'!F9,0)</f>
         <v>0</v>
       </c>
       <c r="F109" s="147">
         <f>IF(AND(Project_Type=1,Invest_Type=1),'Financial Calculations'!G9,0)</f>
         <v>0</v>
       </c>
       <c r="G109" s="147">
         <f>IF(AND(Project_Type=1,Invest_Type=1),'Financial Calculations'!H9,0)</f>
         <v>0</v>
       </c>
       <c r="H109" s="147">
         <f>IF(AND(Project_Type=1,Invest_Type=1),'Financial Calculations'!I9,0)</f>
         <v>0</v>
       </c>
       <c r="I109" s="147">
         <f>IF(AND(Project_Type=1,Invest_Type=1),'Financial Calculations'!J9,0)</f>
         <v>0</v>
       </c>
       <c r="J109" s="147">
@@ -16617,58 +16602,58 @@
     </row>
     <row r="115" spans="2:24" x14ac:dyDescent="0.2">
       <c r="B115" s="107" t="s">
         <v>315</v>
       </c>
       <c r="C115" s="40"/>
       <c r="D115" s="40"/>
       <c r="E115" s="40"/>
       <c r="F115" s="40"/>
       <c r="G115" s="40"/>
       <c r="L115" s="10"/>
       <c r="M115" s="10"/>
       <c r="N115" s="10"/>
       <c r="O115" s="10"/>
       <c r="P115" s="10"/>
       <c r="Q115" s="10"/>
       <c r="R115" s="10"/>
       <c r="S115" s="10"/>
       <c r="T115" s="10"/>
       <c r="U115" s="10"/>
       <c r="V115" s="10"/>
       <c r="W115" s="10"/>
       <c r="X115" s="10"/>
     </row>
     <row r="116" spans="2:24" x14ac:dyDescent="0.2">
-      <c r="B116" s="317" t="s">
+      <c r="B116" s="347" t="s">
         <v>219</v>
       </c>
-      <c r="C116" s="318"/>
-[...3 lines deleted...]
-      <c r="G116" s="318"/>
+      <c r="C116" s="348"/>
+      <c r="D116" s="348"/>
+      <c r="E116" s="348"/>
+      <c r="F116" s="348"/>
+      <c r="G116" s="348"/>
     </row>
     <row r="117" spans="2:24" x14ac:dyDescent="0.2">
       <c r="B117" s="251" t="s">
         <v>317</v>
       </c>
       <c r="C117" s="75"/>
       <c r="D117" s="75"/>
       <c r="E117" s="75"/>
       <c r="F117" s="75"/>
       <c r="G117" s="75"/>
     </row>
     <row r="118" spans="2:24" x14ac:dyDescent="0.2">
       <c r="B118" s="251" t="s">
         <v>316</v>
       </c>
       <c r="C118" s="40"/>
       <c r="D118" s="40"/>
       <c r="E118" s="40"/>
       <c r="F118" s="40"/>
       <c r="G118" s="40"/>
     </row>
     <row r="119" spans="2:24" x14ac:dyDescent="0.2">
       <c r="C119" s="40"/>
       <c r="D119" s="40"/>
       <c r="E119" s="40"/>
@@ -16683,195 +16668,195 @@
       <c r="G120" s="40"/>
     </row>
     <row r="121" spans="2:24" x14ac:dyDescent="0.2">
       <c r="C121" s="40"/>
       <c r="D121" s="40"/>
       <c r="E121" s="40"/>
       <c r="F121" s="40"/>
       <c r="G121" s="40"/>
     </row>
     <row r="122" spans="2:24" x14ac:dyDescent="0.2">
       <c r="C122" s="40"/>
       <c r="D122" s="40"/>
       <c r="E122" s="40"/>
       <c r="F122" s="40"/>
       <c r="G122" s="40"/>
     </row>
     <row r="123" spans="2:24" x14ac:dyDescent="0.2">
       <c r="C123" s="40"/>
       <c r="D123" s="40"/>
       <c r="E123" s="40"/>
       <c r="F123" s="40"/>
       <c r="G123" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="145">
+    <mergeCell ref="E56:F56"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="E52:F52"/>
+    <mergeCell ref="E53:F53"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="E73:F73"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B91:K91"/>
+    <mergeCell ref="E81:F81"/>
+    <mergeCell ref="E85:F85"/>
+    <mergeCell ref="E86:F86"/>
+    <mergeCell ref="E87:F87"/>
+    <mergeCell ref="E83:F83"/>
+    <mergeCell ref="E69:F69"/>
+    <mergeCell ref="E82:F82"/>
+    <mergeCell ref="E71:F71"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="E54:F54"/>
+    <mergeCell ref="E55:F55"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="B52:D52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="E49:F49"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="B116:G116"/>
+    <mergeCell ref="B87:D87"/>
+    <mergeCell ref="B88:D88"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="E68:F68"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="B103:C103"/>
+    <mergeCell ref="B92:X92"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="W107:W108"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="B86:D86"/>
+    <mergeCell ref="E76:F76"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="E63:F63"/>
+    <mergeCell ref="E88:F88"/>
+    <mergeCell ref="Y92:Y94"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:F70"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="E77:F77"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="E74:F74"/>
+    <mergeCell ref="Y107:Y108"/>
+    <mergeCell ref="X107:X108"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="B80:D80"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="E79:F79"/>
+    <mergeCell ref="E80:F80"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="E75:F75"/>
+    <mergeCell ref="E72:F72"/>
+    <mergeCell ref="U107:U108"/>
+    <mergeCell ref="V107:V108"/>
+    <mergeCell ref="O107:O108"/>
+    <mergeCell ref="P107:P108"/>
+    <mergeCell ref="Q107:Q108"/>
+    <mergeCell ref="B107:C108"/>
+    <mergeCell ref="M107:M108"/>
+    <mergeCell ref="N107:N108"/>
+    <mergeCell ref="H107:H108"/>
+    <mergeCell ref="I107:I108"/>
+    <mergeCell ref="J107:J108"/>
+    <mergeCell ref="K107:K108"/>
+    <mergeCell ref="L107:L108"/>
+    <mergeCell ref="D107:D108"/>
+    <mergeCell ref="E107:E108"/>
+    <mergeCell ref="E78:I78"/>
+    <mergeCell ref="E84:I84"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="B16:I16"/>
+    <mergeCell ref="B109:C109"/>
+    <mergeCell ref="R107:R108"/>
+    <mergeCell ref="S107:S108"/>
+    <mergeCell ref="T107:T108"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="E60:F60"/>
+    <mergeCell ref="E61:F61"/>
+    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="E64:F64"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="E67:F67"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:D19"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="J46:N46"/>
     <mergeCell ref="J47:N47"/>
     <mergeCell ref="F107:F108"/>
     <mergeCell ref="G107:G108"/>
     <mergeCell ref="B12:I12"/>
     <mergeCell ref="B101:C101"/>
     <mergeCell ref="B97:C97"/>
     <mergeCell ref="B98:C98"/>
     <mergeCell ref="B99:C99"/>
     <mergeCell ref="B100:C100"/>
     <mergeCell ref="B95:C95"/>
     <mergeCell ref="B96:C96"/>
     <mergeCell ref="E65:F65"/>
     <mergeCell ref="E66:F66"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="E59:F59"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="B84:D84"/>
     <mergeCell ref="E57:I57"/>
-    <mergeCell ref="E78:I78"/>
-[...119 lines deleted...]
-    <mergeCell ref="E71:F71"/>
   </mergeCells>
   <dataValidations xWindow="768" yWindow="930" count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G11" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"1 = Vehicle &amp; station (default), 2 = Vehicle only"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>"1 = Vehicle &amp; station coupled (default), 2 = Vehicle &amp; station decoupled"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G20" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>"Yes, No (default)"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="J58" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="J60" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="J61" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="J62" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
     <hyperlink ref="J63" r:id="rId5" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
     <hyperlink ref="J64" r:id="rId6" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
     <hyperlink ref="J65" r:id="rId7" xr:uid="{00000000-0004-0000-0100-000006000000}"/>
     <hyperlink ref="J66" r:id="rId8" xr:uid="{00000000-0004-0000-0100-000007000000}"/>
     <hyperlink ref="J70" r:id="rId9" xr:uid="{00000000-0004-0000-0100-000008000000}"/>
     <hyperlink ref="J71" r:id="rId10" xr:uid="{00000000-0004-0000-0100-000009000000}"/>
     <hyperlink ref="J72" r:id="rId11" xr:uid="{00000000-0004-0000-0100-00000A000000}"/>
     <hyperlink ref="J73" r:id="rId12" xr:uid="{00000000-0004-0000-0100-00000B000000}"/>
@@ -16907,510 +16892,510 @@
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="6.6640625" customWidth="1"/>
     <col min="3" max="3" width="23.1640625" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" customWidth="1"/>
     <col min="5" max="5" width="1.1640625" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="11.1640625" customWidth="1"/>
     <col min="8" max="8" width="6.6640625" customWidth="1"/>
     <col min="9" max="9" width="14.6640625" customWidth="1"/>
     <col min="10" max="10" width="11.6640625" customWidth="1"/>
     <col min="11" max="11" width="11.1640625" customWidth="1"/>
     <col min="12" max="12" width="7.6640625" customWidth="1"/>
     <col min="13" max="13" width="10.6640625" customWidth="1"/>
     <col min="14" max="14" width="9.5" customWidth="1"/>
     <col min="15" max="40" width="11.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="195"/>
       <c r="B1" s="197" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="2" spans="1:40" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="397" t="s">
+      <c r="B2" s="409" t="s">
         <v>292</v>
       </c>
-      <c r="C2" s="397"/>
-      <c r="D2" s="394" t="str">
+      <c r="C2" s="409"/>
+      <c r="D2" s="403" t="str">
         <f>IF(Project_Type=2,"Vehicle acquisition only, no infrastructure investment",IF(Invest_Type=1,"Combined vehicle and infrastructure investment (coupled)","Independent vehicle and infrastructure investment  (decoupled)"))</f>
         <v>Combined vehicle and infrastructure investment (coupled)</v>
       </c>
-      <c r="E2" s="394"/>
-[...8 lines deleted...]
-      <c r="N2" s="394"/>
+      <c r="E2" s="403"/>
+      <c r="F2" s="403"/>
+      <c r="G2" s="403"/>
+      <c r="H2" s="403"/>
+      <c r="I2" s="403"/>
+      <c r="J2" s="403"/>
+      <c r="K2" s="403"/>
+      <c r="L2" s="403"/>
+      <c r="M2" s="403"/>
+      <c r="N2" s="403"/>
     </row>
     <row r="3" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="209"/>
       <c r="C3" s="209"/>
       <c r="D3" s="209"/>
       <c r="E3" s="209"/>
       <c r="F3" s="209"/>
       <c r="G3" s="209"/>
       <c r="H3" s="209"/>
       <c r="I3" s="209"/>
       <c r="J3" s="209"/>
       <c r="K3" s="209"/>
       <c r="L3" s="209"/>
       <c r="M3" s="209"/>
       <c r="N3" s="209"/>
       <c r="O3" s="175"/>
       <c r="P3" s="175"/>
       <c r="Q3" s="175"/>
       <c r="R3" s="175"/>
       <c r="S3" s="175"/>
       <c r="T3" s="175"/>
       <c r="U3" s="175"/>
       <c r="V3" s="175"/>
       <c r="W3" s="175"/>
       <c r="X3" s="175"/>
       <c r="Y3" s="175"/>
       <c r="Z3" s="175"/>
       <c r="AA3" s="175"/>
       <c r="AB3" s="175"/>
       <c r="AC3" s="175"/>
       <c r="AD3" s="175"/>
       <c r="AE3" s="175"/>
       <c r="AF3" s="175"/>
       <c r="AG3" s="175"/>
       <c r="AH3" s="175"/>
       <c r="AI3" s="175"/>
       <c r="AJ3" s="175"/>
       <c r="AK3" s="175"/>
       <c r="AL3" s="175"/>
       <c r="AM3" s="175"/>
       <c r="AN3" s="175"/>
     </row>
     <row r="4" spans="1:40" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="387" t="s">
+      <c r="B4" s="412" t="s">
         <v>274</v>
       </c>
-      <c r="C4" s="388"/>
-[...4 lines deleted...]
-      <c r="I4" s="376" t="s">
+      <c r="C4" s="413"/>
+      <c r="D4" s="413"/>
+      <c r="E4" s="413"/>
+      <c r="F4" s="413"/>
+      <c r="G4" s="414"/>
+      <c r="I4" s="410" t="s">
         <v>208</v>
       </c>
-      <c r="J4" s="377"/>
-      <c r="K4" s="376" t="s">
+      <c r="J4" s="411"/>
+      <c r="K4" s="410" t="s">
         <v>209</v>
       </c>
-      <c r="L4" s="377"/>
-      <c r="M4" s="395" t="s">
+      <c r="L4" s="411"/>
+      <c r="M4" s="407" t="s">
         <v>214</v>
       </c>
-      <c r="N4" s="396"/>
+      <c r="N4" s="408"/>
     </row>
     <row r="5" spans="1:40" ht="16" x14ac:dyDescent="0.2">
-      <c r="B5" s="383" t="s">
+      <c r="B5" s="404" t="s">
         <v>286</v>
       </c>
-      <c r="C5" s="384"/>
-[...2 lines deleted...]
-      <c r="F5" s="390">
+      <c r="C5" s="405"/>
+      <c r="D5" s="405"/>
+      <c r="E5" s="406"/>
+      <c r="F5" s="415">
         <f>'Financial Calculations'!E35</f>
         <v>-0.38300000000000001</v>
       </c>
-      <c r="G5" s="391"/>
-      <c r="I5" s="392" t="s">
+      <c r="G5" s="416"/>
+      <c r="I5" s="391" t="s">
         <v>211</v>
       </c>
-      <c r="J5" s="392"/>
-      <c r="K5" s="386">
+      <c r="J5" s="391"/>
+      <c r="K5" s="379">
         <f>Inputs!Y95</f>
         <v>0</v>
       </c>
-      <c r="L5" s="386"/>
-      <c r="M5" s="393">
+      <c r="L5" s="379"/>
+      <c r="M5" s="378">
         <f>K5*(Inputs!E27-Inputs!K27)</f>
         <v>0</v>
       </c>
-      <c r="N5" s="386"/>
+      <c r="N5" s="379"/>
     </row>
     <row r="6" spans="1:40" ht="16" x14ac:dyDescent="0.2">
-      <c r="B6" s="383" t="s">
+      <c r="B6" s="404" t="s">
         <v>287</v>
       </c>
-      <c r="C6" s="384"/>
-[...2 lines deleted...]
-      <c r="F6" s="399">
+      <c r="C6" s="405"/>
+      <c r="D6" s="405"/>
+      <c r="E6" s="406"/>
+      <c r="F6" s="397">
         <f>'Financial Calculations'!D41</f>
         <v>0</v>
       </c>
-      <c r="G6" s="400"/>
-      <c r="I6" s="392" t="s">
+      <c r="G6" s="398"/>
+      <c r="I6" s="391" t="s">
         <v>5</v>
       </c>
-      <c r="J6" s="392"/>
-      <c r="K6" s="386">
+      <c r="J6" s="391"/>
+      <c r="K6" s="379">
         <f>Inputs!Y96</f>
         <v>0</v>
       </c>
-      <c r="L6" s="386"/>
-      <c r="M6" s="393">
+      <c r="L6" s="379"/>
+      <c r="M6" s="378">
         <f>K6*(Inputs!E28-Inputs!K28)</f>
         <v>0</v>
       </c>
-      <c r="N6" s="386"/>
+      <c r="N6" s="379"/>
     </row>
     <row r="7" spans="1:40" ht="16" x14ac:dyDescent="0.2">
-      <c r="B7" s="383" t="s">
+      <c r="B7" s="404" t="s">
         <v>288</v>
       </c>
-      <c r="C7" s="384"/>
-[...2 lines deleted...]
-      <c r="F7" s="399">
+      <c r="C7" s="405"/>
+      <c r="D7" s="405"/>
+      <c r="E7" s="406"/>
+      <c r="F7" s="397">
         <f>'Financial Calculations'!C92</f>
         <v>0</v>
       </c>
-      <c r="G7" s="400"/>
-      <c r="I7" s="392" t="s">
+      <c r="G7" s="398"/>
+      <c r="I7" s="391" t="s">
         <v>6</v>
       </c>
-      <c r="J7" s="392"/>
-      <c r="K7" s="386">
+      <c r="J7" s="391"/>
+      <c r="K7" s="379">
         <f>Inputs!Y97</f>
         <v>0</v>
       </c>
-      <c r="L7" s="386"/>
-      <c r="M7" s="393">
+      <c r="L7" s="379"/>
+      <c r="M7" s="378">
         <f>K7*(Inputs!E29-Inputs!K29)</f>
         <v>0</v>
       </c>
-      <c r="N7" s="386"/>
+      <c r="N7" s="379"/>
     </row>
     <row r="8" spans="1:40" ht="16" x14ac:dyDescent="0.2">
-      <c r="I8" s="392" t="s">
+      <c r="I8" s="391" t="s">
         <v>210</v>
       </c>
-      <c r="J8" s="392"/>
-      <c r="K8" s="386">
+      <c r="J8" s="391"/>
+      <c r="K8" s="379">
         <f>Inputs!Y98</f>
         <v>0</v>
       </c>
-      <c r="L8" s="386"/>
-      <c r="M8" s="393">
+      <c r="L8" s="379"/>
+      <c r="M8" s="378">
         <f>K8*(Inputs!E30-Inputs!K30)</f>
         <v>0</v>
       </c>
-      <c r="N8" s="386"/>
+      <c r="N8" s="379"/>
     </row>
     <row r="9" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="402" t="s">
+      <c r="B9" s="400" t="s">
         <v>285</v>
       </c>
-      <c r="C9" s="403"/>
-[...4 lines deleted...]
-      <c r="I9" s="392" t="s">
+      <c r="C9" s="401"/>
+      <c r="D9" s="401"/>
+      <c r="E9" s="401"/>
+      <c r="F9" s="401"/>
+      <c r="G9" s="402"/>
+      <c r="I9" s="391" t="s">
         <v>7</v>
       </c>
-      <c r="J9" s="392"/>
-      <c r="K9" s="386">
+      <c r="J9" s="391"/>
+      <c r="K9" s="379">
         <f>Inputs!Y99</f>
         <v>0</v>
       </c>
-      <c r="L9" s="386"/>
-      <c r="M9" s="393">
+      <c r="L9" s="379"/>
+      <c r="M9" s="378">
         <f>K9*(Inputs!E31-Inputs!K31)</f>
         <v>0</v>
       </c>
-      <c r="N9" s="386"/>
+      <c r="N9" s="379"/>
     </row>
     <row r="10" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="378" t="s">
+      <c r="B10" s="384" t="s">
         <v>289</v>
       </c>
-      <c r="C10" s="379"/>
-[...2 lines deleted...]
-      <c r="F10" s="381">
+      <c r="C10" s="385"/>
+      <c r="D10" s="385"/>
+      <c r="E10" s="386"/>
+      <c r="F10" s="382">
         <f>SUM('Financial Calculations'!E44:Y44)/GGE_DGE_Conv</f>
         <v>0</v>
       </c>
-      <c r="G10" s="382"/>
-      <c r="I10" s="401" t="s">
+      <c r="G10" s="383"/>
+      <c r="I10" s="399" t="s">
         <v>212</v>
       </c>
-      <c r="J10" s="401"/>
-      <c r="K10" s="386">
+      <c r="J10" s="399"/>
+      <c r="K10" s="379">
         <f>Inputs!Y100</f>
         <v>0</v>
       </c>
-      <c r="L10" s="386"/>
-      <c r="M10" s="393">
+      <c r="L10" s="379"/>
+      <c r="M10" s="378">
         <f>K10*(Inputs!E32-Inputs!K32)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="386"/>
+      <c r="N10" s="379"/>
     </row>
     <row r="11" spans="1:40" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="378" t="s">
+      <c r="B11" s="384" t="s">
         <v>290</v>
       </c>
-      <c r="C11" s="379"/>
-[...2 lines deleted...]
-      <c r="F11" s="381">
+      <c r="C11" s="385"/>
+      <c r="D11" s="385"/>
+      <c r="E11" s="386"/>
+      <c r="F11" s="382">
         <f>SUM('Financial Calculations'!E45:Y45)</f>
         <v>0</v>
       </c>
-      <c r="G11" s="382"/>
-      <c r="I11" s="392" t="s">
+      <c r="G11" s="383"/>
+      <c r="I11" s="391" t="s">
         <v>213</v>
       </c>
-      <c r="J11" s="392"/>
-      <c r="K11" s="386">
+      <c r="J11" s="391"/>
+      <c r="K11" s="379">
         <f>Inputs!Y101</f>
         <v>0</v>
       </c>
-      <c r="L11" s="386"/>
-      <c r="M11" s="393">
+      <c r="L11" s="379"/>
+      <c r="M11" s="378">
         <f>K11*(Inputs!E33-Inputs!K33)</f>
         <v>0</v>
       </c>
-      <c r="N11" s="386"/>
+      <c r="N11" s="379"/>
     </row>
     <row r="12" spans="1:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="378" t="s">
+      <c r="B12" s="384" t="s">
         <v>291</v>
       </c>
-      <c r="C12" s="379"/>
-[...2 lines deleted...]
-      <c r="F12" s="381">
+      <c r="C12" s="385"/>
+      <c r="D12" s="385"/>
+      <c r="E12" s="386"/>
+      <c r="F12" s="382">
         <f>F10+F11</f>
         <v>0</v>
       </c>
-      <c r="G12" s="382"/>
+      <c r="G12" s="383"/>
       <c r="I12" s="198"/>
       <c r="J12" s="198"/>
       <c r="K12" s="198"/>
       <c r="L12" s="198"/>
-      <c r="M12" s="411">
+      <c r="M12" s="390">
         <f>SUM(M5:N11)</f>
         <v>0</v>
       </c>
-      <c r="N12" s="292"/>
+      <c r="N12" s="358"/>
     </row>
     <row r="13" spans="1:40" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="408" t="s">
+      <c r="B13" s="387" t="s">
         <v>171</v>
       </c>
-      <c r="C13" s="409"/>
-[...2 lines deleted...]
-      <c r="F13" s="381">
+      <c r="C13" s="388"/>
+      <c r="D13" s="388"/>
+      <c r="E13" s="389"/>
+      <c r="F13" s="382">
         <f>'Financial Calculations'!Y57</f>
         <v>0</v>
       </c>
-      <c r="G13" s="382"/>
-      <c r="I13" s="412" t="s">
+      <c r="G13" s="383"/>
+      <c r="I13" s="392" t="s">
         <v>215</v>
       </c>
-      <c r="J13" s="413"/>
-      <c r="K13" s="398">
+      <c r="J13" s="393"/>
+      <c r="K13" s="396">
         <f>IF(Project_Type=2,0,IF(Invest_Type=2,Inputs!Y107,Inputs!Y109))</f>
         <v>0</v>
       </c>
-      <c r="L13" s="398"/>
-[...1 lines deleted...]
-      <c r="N13" s="406"/>
+      <c r="L13" s="396"/>
+      <c r="M13" s="376"/>
+      <c r="N13" s="377"/>
     </row>
     <row r="14" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I14" s="414"/>
-[...2 lines deleted...]
-      <c r="L14" s="398"/>
+      <c r="I14" s="394"/>
+      <c r="J14" s="395"/>
+      <c r="K14" s="396"/>
+      <c r="L14" s="396"/>
     </row>
     <row r="15" spans="1:40" ht="26.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:40" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="375"/>
-[...37 lines deleted...]
-      <c r="AN16" s="407"/>
+      <c r="B16" s="381"/>
+      <c r="C16" s="381"/>
+      <c r="D16" s="381"/>
+      <c r="E16" s="381"/>
+      <c r="F16" s="381"/>
+      <c r="G16" s="381"/>
+      <c r="H16" s="381"/>
+      <c r="I16" s="381"/>
+      <c r="J16" s="381"/>
+      <c r="K16" s="381"/>
+      <c r="L16" s="381"/>
+      <c r="M16" s="381"/>
+      <c r="N16" s="381"/>
+      <c r="O16" s="380"/>
+      <c r="P16" s="380"/>
+      <c r="Q16" s="380"/>
+      <c r="R16" s="380"/>
+      <c r="S16" s="380"/>
+      <c r="T16" s="380"/>
+      <c r="U16" s="380"/>
+      <c r="V16" s="380"/>
+      <c r="W16" s="380"/>
+      <c r="X16" s="380"/>
+      <c r="Y16" s="380"/>
+      <c r="Z16" s="380"/>
+      <c r="AA16" s="380"/>
+      <c r="AB16" s="380"/>
+      <c r="AC16" s="380"/>
+      <c r="AD16" s="380"/>
+      <c r="AE16" s="380"/>
+      <c r="AF16" s="380"/>
+      <c r="AG16" s="380"/>
+      <c r="AH16" s="380"/>
+      <c r="AI16" s="380"/>
+      <c r="AJ16" s="380"/>
+      <c r="AK16" s="380"/>
+      <c r="AL16" s="380"/>
+      <c r="AM16" s="380"/>
+      <c r="AN16" s="380"/>
     </row>
     <row r="17" ht="24.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="78" spans="2:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="79" spans="2:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="80" spans="2:14" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B80" s="375"/>
-[...11 lines deleted...]
-      <c r="N80" s="375"/>
+      <c r="B80" s="381"/>
+      <c r="C80" s="381"/>
+      <c r="D80" s="381"/>
+      <c r="E80" s="381"/>
+      <c r="F80" s="381"/>
+      <c r="G80" s="381"/>
+      <c r="H80" s="381"/>
+      <c r="I80" s="381"/>
+      <c r="J80" s="381"/>
+      <c r="K80" s="381"/>
+      <c r="L80" s="381"/>
+      <c r="M80" s="381"/>
+      <c r="N80" s="381"/>
     </row>
     <row r="82" spans="10:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="83" spans="10:10" x14ac:dyDescent="0.2">
       <c r="J83" s="142"/>
     </row>
     <row r="88" spans="10:10" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="91" spans="10:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" spans="2:14" ht="24" x14ac:dyDescent="0.3">
-      <c r="B146" s="375"/>
-[...11 lines deleted...]
-      <c r="N146" s="375"/>
+      <c r="B146" s="381"/>
+      <c r="C146" s="381"/>
+      <c r="D146" s="381"/>
+      <c r="E146" s="381"/>
+      <c r="F146" s="381"/>
+      <c r="G146" s="381"/>
+      <c r="H146" s="381"/>
+      <c r="I146" s="381"/>
+      <c r="J146" s="381"/>
+      <c r="K146" s="381"/>
+      <c r="L146" s="381"/>
+      <c r="M146" s="381"/>
+      <c r="N146" s="381"/>
     </row>
     <row r="147" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="160" spans="2:14" ht="24" x14ac:dyDescent="0.3">
-      <c r="B160" s="375"/>
-[...11 lines deleted...]
-      <c r="N160" s="375"/>
+      <c r="B160" s="381"/>
+      <c r="C160" s="381"/>
+      <c r="D160" s="381"/>
+      <c r="E160" s="381"/>
+      <c r="F160" s="381"/>
+      <c r="G160" s="381"/>
+      <c r="H160" s="381"/>
+      <c r="I160" s="381"/>
+      <c r="J160" s="381"/>
+      <c r="K160" s="381"/>
+      <c r="L160" s="381"/>
+      <c r="M160" s="381"/>
+      <c r="N160" s="381"/>
     </row>
   </sheetData>
   <mergeCells count="52">
+    <mergeCell ref="B160:N160"/>
+    <mergeCell ref="B80:N80"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="B146:N146"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="D2:N2"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="K13:L14"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="B9:G9"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="K10:L10"/>
     <mergeCell ref="M13:N13"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="AB16:AN16"/>
     <mergeCell ref="O16:AA16"/>
     <mergeCell ref="B16:N16"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="F12:G12"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="M12:N12"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="I13:J14"/>
-    <mergeCell ref="K13:L14"/>
-[...34 lines deleted...]
-    <mergeCell ref="K11:L11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.3" bottom="0.3" header="0.3" footer="0.3"/>
   <pageSetup scale="61" fitToWidth="3" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;Lwww.afdc.energy.gov&amp;C&amp;P&amp;RVICE Model 2.0</oddFooter>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="14" max="1048575" man="1"/>
     <brk id="27" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
   </sheetPr>
@@ -17436,114 +17421,114 @@
       <c r="D1" s="256"/>
       <c r="E1" s="256"/>
       <c r="F1" s="256"/>
       <c r="G1" s="256"/>
       <c r="H1" s="256"/>
       <c r="I1" s="256"/>
       <c r="J1" s="256"/>
       <c r="K1" s="256"/>
       <c r="L1" s="256"/>
       <c r="M1" s="256"/>
     </row>
     <row r="2" spans="1:13" ht="0.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="256"/>
       <c r="D2" s="256"/>
       <c r="E2" s="256"/>
       <c r="F2" s="256"/>
       <c r="G2" s="256"/>
       <c r="H2" s="256"/>
       <c r="I2" s="256"/>
       <c r="J2" s="256"/>
       <c r="K2" s="256"/>
       <c r="L2" s="256"/>
       <c r="M2" s="256"/>
     </row>
     <row r="3" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C3" s="417" t="s">
+      <c r="C3" s="428" t="s">
         <v>324</v>
       </c>
-      <c r="D3" s="417"/>
-[...7 lines deleted...]
-      <c r="L3" s="417"/>
+      <c r="D3" s="428"/>
+      <c r="E3" s="428"/>
+      <c r="F3" s="428"/>
+      <c r="G3" s="428"/>
+      <c r="H3" s="428"/>
+      <c r="I3" s="428"/>
+      <c r="J3" s="428"/>
+      <c r="K3" s="428"/>
+      <c r="L3" s="428"/>
       <c r="M3" s="256"/>
     </row>
     <row r="4" spans="1:13" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="256"/>
       <c r="D4" s="256"/>
       <c r="E4" s="256"/>
       <c r="F4" s="256"/>
       <c r="G4" s="256"/>
       <c r="H4" s="256"/>
       <c r="I4" s="256"/>
       <c r="J4" s="256"/>
       <c r="K4" s="256"/>
       <c r="L4" s="256"/>
       <c r="M4" s="256"/>
     </row>
     <row r="5" spans="1:13" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="260" t="s">
         <v>379</v>
       </c>
       <c r="D5" s="261"/>
       <c r="E5" s="259"/>
       <c r="F5" s="259"/>
       <c r="G5" s="259"/>
       <c r="H5" s="259"/>
       <c r="I5" s="259"/>
       <c r="J5" s="259"/>
       <c r="K5" s="259"/>
       <c r="L5" s="259"/>
       <c r="M5" s="256"/>
     </row>
     <row r="6" spans="1:13" ht="3.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="256"/>
       <c r="D6" s="256"/>
       <c r="E6" s="256"/>
       <c r="F6" s="256"/>
       <c r="G6" s="256"/>
       <c r="H6" s="256"/>
       <c r="I6" s="256"/>
       <c r="J6" s="256"/>
       <c r="K6" s="256"/>
       <c r="L6" s="256"/>
       <c r="M6" s="256"/>
     </row>
     <row r="7" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C7" s="418" t="s">
+      <c r="C7" s="423" t="s">
         <v>325</v>
       </c>
-      <c r="D7" s="418"/>
-[...3 lines deleted...]
-      <c r="H7" s="418"/>
+      <c r="D7" s="423"/>
+      <c r="E7" s="423"/>
+      <c r="F7" s="423"/>
+      <c r="G7" s="423"/>
+      <c r="H7" s="423"/>
       <c r="I7" s="262"/>
       <c r="J7" s="262"/>
       <c r="K7" s="262"/>
       <c r="L7" s="262"/>
       <c r="M7" s="256"/>
     </row>
     <row r="8" spans="1:13" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C8" s="266" t="s">
         <v>352</v>
       </c>
       <c r="D8" s="258"/>
       <c r="E8" s="258"/>
       <c r="F8" s="258"/>
       <c r="G8" s="258"/>
       <c r="H8" s="258"/>
       <c r="I8" s="258"/>
       <c r="J8" s="257"/>
       <c r="K8" s="257"/>
       <c r="L8" s="257"/>
       <c r="M8" s="256"/>
     </row>
     <row r="9" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="263"/>
       <c r="D9" s="257"/>
       <c r="E9" s="257"/>
@@ -17554,1150 +17539,1150 @@
       <c r="J9" s="257"/>
       <c r="K9" s="257"/>
       <c r="L9" s="257"/>
       <c r="M9" s="256"/>
     </row>
     <row r="10" spans="1:13" ht="19" x14ac:dyDescent="0.25">
       <c r="C10" s="267" t="s">
         <v>326</v>
       </c>
       <c r="D10" s="268"/>
       <c r="E10" s="268"/>
       <c r="F10" s="268"/>
       <c r="G10" s="268"/>
       <c r="H10" s="268"/>
       <c r="I10" s="268"/>
       <c r="J10" s="268"/>
       <c r="K10" s="268"/>
       <c r="L10" s="268"/>
       <c r="M10" s="269"/>
     </row>
     <row r="11" spans="1:13" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="285" t="s">
         <v>296</v>
       </c>
       <c r="B11" s="285"/>
-      <c r="C11" s="419" t="s">
+      <c r="C11" s="425" t="s">
         <v>353</v>
       </c>
-      <c r="D11" s="419"/>
-[...7 lines deleted...]
-      <c r="L11" s="419"/>
+      <c r="D11" s="425"/>
+      <c r="E11" s="425"/>
+      <c r="F11" s="425"/>
+      <c r="G11" s="425"/>
+      <c r="H11" s="425"/>
+      <c r="I11" s="425"/>
+      <c r="J11" s="425"/>
+      <c r="K11" s="425"/>
+      <c r="L11" s="425"/>
       <c r="M11" s="269"/>
     </row>
     <row r="12" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C12" s="267" t="s">
         <v>327</v>
       </c>
       <c r="D12" s="268"/>
       <c r="E12" s="268"/>
       <c r="F12" s="268"/>
       <c r="G12" s="268"/>
       <c r="H12" s="268"/>
       <c r="I12" s="268"/>
       <c r="J12" s="268"/>
       <c r="K12" s="268"/>
       <c r="L12" s="268"/>
       <c r="M12" s="269"/>
     </row>
     <row r="13" spans="1:13" ht="84" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C13" s="419" t="s">
+      <c r="C13" s="425" t="s">
         <v>354</v>
       </c>
-      <c r="D13" s="419"/>
-[...8 lines deleted...]
-      <c r="M13" s="419"/>
+      <c r="D13" s="425"/>
+      <c r="E13" s="425"/>
+      <c r="F13" s="425"/>
+      <c r="G13" s="425"/>
+      <c r="H13" s="425"/>
+      <c r="I13" s="425"/>
+      <c r="J13" s="425"/>
+      <c r="K13" s="425"/>
+      <c r="L13" s="425"/>
+      <c r="M13" s="425"/>
     </row>
     <row r="14" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C14" s="270" t="s">
         <v>328</v>
       </c>
       <c r="D14" s="269"/>
       <c r="E14" s="269"/>
       <c r="F14" s="269"/>
       <c r="G14" s="269"/>
       <c r="H14" s="269"/>
       <c r="I14" s="269"/>
       <c r="J14" s="269"/>
       <c r="K14" s="269"/>
       <c r="L14" s="269"/>
       <c r="M14" s="269"/>
     </row>
     <row r="15" spans="1:13" ht="7.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C15" s="269"/>
       <c r="D15" s="269"/>
       <c r="E15" s="269"/>
       <c r="F15" s="269"/>
       <c r="G15" s="269"/>
       <c r="H15" s="269"/>
       <c r="I15" s="269"/>
       <c r="J15" s="269"/>
       <c r="K15" s="269"/>
       <c r="L15" s="269"/>
       <c r="M15" s="269"/>
     </row>
     <row r="16" spans="1:13" ht="19" x14ac:dyDescent="0.25">
       <c r="A16" s="285" t="s">
         <v>296</v>
       </c>
       <c r="B16" s="282"/>
       <c r="C16" s="287"/>
-      <c r="D16" s="420" t="s">
+      <c r="D16" s="429" t="s">
         <v>329</v>
       </c>
-      <c r="E16" s="420"/>
-[...6 lines deleted...]
-      <c r="L16" s="420"/>
+      <c r="E16" s="429"/>
+      <c r="F16" s="429"/>
+      <c r="G16" s="429"/>
+      <c r="H16" s="429"/>
+      <c r="I16" s="429"/>
+      <c r="J16" s="429"/>
+      <c r="K16" s="429"/>
+      <c r="L16" s="429"/>
       <c r="M16" s="269"/>
     </row>
     <row r="17" spans="3:15" ht="144.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C17" s="269"/>
-      <c r="D17" s="419" t="s">
+      <c r="D17" s="425" t="s">
         <v>355</v>
       </c>
-      <c r="E17" s="419"/>
-[...6 lines deleted...]
-      <c r="L17" s="419"/>
+      <c r="E17" s="425"/>
+      <c r="F17" s="425"/>
+      <c r="G17" s="425"/>
+      <c r="H17" s="425"/>
+      <c r="I17" s="425"/>
+      <c r="J17" s="425"/>
+      <c r="K17" s="425"/>
+      <c r="L17" s="425"/>
       <c r="M17" s="269"/>
     </row>
     <row r="18" spans="3:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C18" s="269"/>
-      <c r="D18" s="420" t="s">
+      <c r="D18" s="429" t="s">
         <v>330</v>
       </c>
-      <c r="E18" s="420"/>
-[...6 lines deleted...]
-      <c r="L18" s="420"/>
+      <c r="E18" s="429"/>
+      <c r="F18" s="429"/>
+      <c r="G18" s="429"/>
+      <c r="H18" s="429"/>
+      <c r="I18" s="429"/>
+      <c r="J18" s="429"/>
+      <c r="K18" s="429"/>
+      <c r="L18" s="429"/>
       <c r="M18" s="269"/>
     </row>
     <row r="19" spans="3:15" ht="174" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C19" s="269"/>
-      <c r="D19" s="416" t="s">
+      <c r="D19" s="424" t="s">
         <v>384</v>
       </c>
-      <c r="E19" s="416"/>
-[...6 lines deleted...]
-      <c r="L19" s="416"/>
+      <c r="E19" s="424"/>
+      <c r="F19" s="424"/>
+      <c r="G19" s="424"/>
+      <c r="H19" s="424"/>
+      <c r="I19" s="424"/>
+      <c r="J19" s="424"/>
+      <c r="K19" s="424"/>
+      <c r="L19" s="424"/>
       <c r="M19" s="269"/>
     </row>
     <row r="20" spans="3:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C20" s="269"/>
       <c r="D20" s="269"/>
       <c r="E20" s="269"/>
       <c r="F20" s="269"/>
       <c r="G20" s="269"/>
       <c r="H20" s="269"/>
       <c r="I20" s="269"/>
       <c r="J20" s="269"/>
       <c r="K20" s="269"/>
       <c r="L20" s="269"/>
       <c r="M20" s="269"/>
     </row>
     <row r="21" spans="3:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C21" s="421" t="s">
+      <c r="C21" s="430" t="s">
         <v>331</v>
       </c>
-      <c r="D21" s="421"/>
-[...7 lines deleted...]
-      <c r="L21" s="421"/>
+      <c r="D21" s="430"/>
+      <c r="E21" s="430"/>
+      <c r="F21" s="430"/>
+      <c r="G21" s="430"/>
+      <c r="H21" s="430"/>
+      <c r="I21" s="430"/>
+      <c r="J21" s="430"/>
+      <c r="K21" s="430"/>
+      <c r="L21" s="430"/>
       <c r="M21" s="269"/>
     </row>
     <row r="22" spans="3:15" ht="139.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C22" s="416" t="s">
+      <c r="C22" s="424" t="s">
         <v>332</v>
       </c>
-      <c r="D22" s="416"/>
-[...7 lines deleted...]
-      <c r="L22" s="416"/>
+      <c r="D22" s="424"/>
+      <c r="E22" s="424"/>
+      <c r="F22" s="424"/>
+      <c r="G22" s="424"/>
+      <c r="H22" s="424"/>
+      <c r="I22" s="424"/>
+      <c r="J22" s="424"/>
+      <c r="K22" s="424"/>
+      <c r="L22" s="424"/>
       <c r="M22" s="269"/>
     </row>
     <row r="23" spans="3:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C23" s="269"/>
       <c r="D23" s="269"/>
       <c r="E23" s="269"/>
       <c r="F23" s="269"/>
       <c r="G23" s="269"/>
       <c r="H23" s="269"/>
       <c r="I23" s="269"/>
       <c r="J23" s="269"/>
       <c r="K23" s="269"/>
       <c r="L23" s="269"/>
       <c r="M23" s="269"/>
     </row>
     <row r="24" spans="3:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C24" s="418" t="s">
+      <c r="C24" s="423" t="s">
         <v>333</v>
       </c>
-      <c r="D24" s="418"/>
-[...7 lines deleted...]
-      <c r="L24" s="418"/>
+      <c r="D24" s="423"/>
+      <c r="E24" s="423"/>
+      <c r="F24" s="423"/>
+      <c r="G24" s="423"/>
+      <c r="H24" s="423"/>
+      <c r="I24" s="423"/>
+      <c r="J24" s="423"/>
+      <c r="K24" s="423"/>
+      <c r="L24" s="423"/>
       <c r="M24" s="269"/>
       <c r="O24" s="279"/>
     </row>
     <row r="25" spans="3:15" ht="160.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C25" s="416" t="s">
+      <c r="C25" s="424" t="s">
         <v>389</v>
       </c>
-      <c r="D25" s="416"/>
-[...7 lines deleted...]
-      <c r="L25" s="416"/>
+      <c r="D25" s="424"/>
+      <c r="E25" s="424"/>
+      <c r="F25" s="424"/>
+      <c r="G25" s="424"/>
+      <c r="H25" s="424"/>
+      <c r="I25" s="424"/>
+      <c r="J25" s="424"/>
+      <c r="K25" s="424"/>
+      <c r="L25" s="424"/>
       <c r="M25" s="269"/>
     </row>
     <row r="26" spans="3:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C26" s="419" t="s">
+      <c r="C26" s="425" t="s">
         <v>383</v>
       </c>
-      <c r="D26" s="419"/>
-[...7 lines deleted...]
-      <c r="L26" s="419"/>
+      <c r="D26" s="425"/>
+      <c r="E26" s="425"/>
+      <c r="F26" s="425"/>
+      <c r="G26" s="425"/>
+      <c r="H26" s="425"/>
+      <c r="I26" s="425"/>
+      <c r="J26" s="425"/>
+      <c r="K26" s="425"/>
+      <c r="L26" s="425"/>
       <c r="M26" s="269"/>
     </row>
     <row r="27" spans="3:15" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C27" s="269"/>
-      <c r="D27" s="423" t="s">
+      <c r="D27" s="426" t="s">
         <v>386</v>
       </c>
-      <c r="E27" s="423"/>
-[...6 lines deleted...]
-      <c r="L27" s="423"/>
+      <c r="E27" s="426"/>
+      <c r="F27" s="426"/>
+      <c r="G27" s="426"/>
+      <c r="H27" s="426"/>
+      <c r="I27" s="426"/>
+      <c r="J27" s="426"/>
+      <c r="K27" s="426"/>
+      <c r="L27" s="426"/>
       <c r="M27" s="269"/>
       <c r="O27" s="278"/>
     </row>
     <row r="28" spans="3:15" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C28" s="269"/>
-      <c r="D28" s="423" t="s">
+      <c r="D28" s="426" t="s">
         <v>390</v>
       </c>
-      <c r="E28" s="423"/>
-[...6 lines deleted...]
-      <c r="L28" s="423"/>
+      <c r="E28" s="426"/>
+      <c r="F28" s="426"/>
+      <c r="G28" s="426"/>
+      <c r="H28" s="426"/>
+      <c r="I28" s="426"/>
+      <c r="J28" s="426"/>
+      <c r="K28" s="426"/>
+      <c r="L28" s="426"/>
       <c r="M28" s="269"/>
     </row>
     <row r="29" spans="3:15" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C29" s="269"/>
-      <c r="D29" s="423" t="s">
+      <c r="D29" s="426" t="s">
         <v>391</v>
       </c>
-      <c r="E29" s="423"/>
-[...6 lines deleted...]
-      <c r="L29" s="423"/>
+      <c r="E29" s="426"/>
+      <c r="F29" s="426"/>
+      <c r="G29" s="426"/>
+      <c r="H29" s="426"/>
+      <c r="I29" s="426"/>
+      <c r="J29" s="426"/>
+      <c r="K29" s="426"/>
+      <c r="L29" s="426"/>
       <c r="M29" s="269"/>
     </row>
     <row r="30" spans="3:15" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C30" s="269"/>
-      <c r="D30" s="423" t="s">
+      <c r="D30" s="426" t="s">
         <v>358</v>
       </c>
-      <c r="E30" s="423"/>
-[...6 lines deleted...]
-      <c r="L30" s="423"/>
+      <c r="E30" s="426"/>
+      <c r="F30" s="426"/>
+      <c r="G30" s="426"/>
+      <c r="H30" s="426"/>
+      <c r="I30" s="426"/>
+      <c r="J30" s="426"/>
+      <c r="K30" s="426"/>
+      <c r="L30" s="426"/>
       <c r="M30" s="269"/>
     </row>
     <row r="31" spans="3:15" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C31" s="269"/>
-      <c r="D31" s="423" t="s">
+      <c r="D31" s="426" t="s">
         <v>356</v>
       </c>
-      <c r="E31" s="423"/>
-[...6 lines deleted...]
-      <c r="L31" s="423"/>
+      <c r="E31" s="426"/>
+      <c r="F31" s="426"/>
+      <c r="G31" s="426"/>
+      <c r="H31" s="426"/>
+      <c r="I31" s="426"/>
+      <c r="J31" s="426"/>
+      <c r="K31" s="426"/>
+      <c r="L31" s="426"/>
       <c r="M31" s="269"/>
       <c r="O31" s="279"/>
     </row>
     <row r="32" spans="3:15" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C32" s="269"/>
-      <c r="D32" s="423" t="s">
+      <c r="D32" s="426" t="s">
         <v>336</v>
       </c>
-      <c r="E32" s="423"/>
-[...6 lines deleted...]
-      <c r="L32" s="423"/>
+      <c r="E32" s="426"/>
+      <c r="F32" s="426"/>
+      <c r="G32" s="426"/>
+      <c r="H32" s="426"/>
+      <c r="I32" s="426"/>
+      <c r="J32" s="426"/>
+      <c r="K32" s="426"/>
+      <c r="L32" s="426"/>
       <c r="M32" s="269"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C33" s="271"/>
       <c r="D33" s="271"/>
       <c r="E33" s="271"/>
       <c r="F33" s="271"/>
       <c r="G33" s="271"/>
       <c r="H33" s="271"/>
       <c r="I33" s="271"/>
       <c r="J33" s="271"/>
       <c r="K33" s="271"/>
       <c r="L33" s="271"/>
       <c r="M33" s="271"/>
     </row>
     <row r="34" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C34" s="424" t="s">
+      <c r="C34" s="427" t="s">
         <v>361</v>
       </c>
-      <c r="D34" s="424"/>
-[...7 lines deleted...]
-      <c r="L34" s="424"/>
+      <c r="D34" s="427"/>
+      <c r="E34" s="427"/>
+      <c r="F34" s="427"/>
+      <c r="G34" s="427"/>
+      <c r="H34" s="427"/>
+      <c r="I34" s="427"/>
+      <c r="J34" s="427"/>
+      <c r="K34" s="427"/>
+      <c r="L34" s="427"/>
       <c r="M34" s="271"/>
     </row>
     <row r="35" spans="1:13" ht="105" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C35" s="422" t="s">
+      <c r="C35" s="421" t="s">
         <v>362</v>
       </c>
-      <c r="D35" s="422"/>
-[...7 lines deleted...]
-      <c r="L35" s="422"/>
+      <c r="D35" s="421"/>
+      <c r="E35" s="421"/>
+      <c r="F35" s="421"/>
+      <c r="G35" s="421"/>
+      <c r="H35" s="421"/>
+      <c r="I35" s="421"/>
+      <c r="J35" s="421"/>
+      <c r="K35" s="421"/>
+      <c r="L35" s="421"/>
       <c r="M35" s="271"/>
     </row>
     <row r="36" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C36" s="422" t="s">
+      <c r="C36" s="421" t="s">
         <v>387</v>
       </c>
-      <c r="D36" s="422"/>
-[...7 lines deleted...]
-      <c r="L36" s="422"/>
+      <c r="D36" s="421"/>
+      <c r="E36" s="421"/>
+      <c r="F36" s="421"/>
+      <c r="G36" s="421"/>
+      <c r="H36" s="421"/>
+      <c r="I36" s="421"/>
+      <c r="J36" s="421"/>
+      <c r="K36" s="421"/>
+      <c r="L36" s="421"/>
       <c r="M36" s="271"/>
     </row>
     <row r="37" spans="1:13" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C37" s="271"/>
       <c r="D37" s="271"/>
       <c r="E37" s="271"/>
       <c r="F37" s="271"/>
       <c r="G37" s="271"/>
       <c r="H37" s="271"/>
       <c r="I37" s="271"/>
       <c r="J37" s="271"/>
       <c r="K37" s="271"/>
       <c r="L37" s="271"/>
       <c r="M37" s="271"/>
     </row>
     <row r="38" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C38" s="425" t="s">
+      <c r="C38" s="422" t="s">
         <v>224</v>
       </c>
-      <c r="D38" s="425"/>
-[...7 lines deleted...]
-      <c r="L38" s="425"/>
+      <c r="D38" s="422"/>
+      <c r="E38" s="422"/>
+      <c r="F38" s="422"/>
+      <c r="G38" s="422"/>
+      <c r="H38" s="422"/>
+      <c r="I38" s="422"/>
+      <c r="J38" s="422"/>
+      <c r="K38" s="422"/>
+      <c r="L38" s="422"/>
       <c r="M38" s="271"/>
     </row>
     <row r="39" spans="1:13" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C39" s="272"/>
-      <c r="D39" s="426" t="s">
+      <c r="D39" s="420" t="s">
         <v>363</v>
       </c>
-      <c r="E39" s="426"/>
-[...6 lines deleted...]
-      <c r="L39" s="426"/>
+      <c r="E39" s="420"/>
+      <c r="F39" s="420"/>
+      <c r="G39" s="420"/>
+      <c r="H39" s="420"/>
+      <c r="I39" s="420"/>
+      <c r="J39" s="420"/>
+      <c r="K39" s="420"/>
+      <c r="L39" s="420"/>
       <c r="M39" s="271"/>
     </row>
     <row r="40" spans="1:13" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C40" s="272"/>
-      <c r="D40" s="426" t="s">
+      <c r="D40" s="420" t="s">
         <v>364</v>
       </c>
-      <c r="E40" s="426"/>
-[...6 lines deleted...]
-      <c r="L40" s="426"/>
+      <c r="E40" s="420"/>
+      <c r="F40" s="420"/>
+      <c r="G40" s="420"/>
+      <c r="H40" s="420"/>
+      <c r="I40" s="420"/>
+      <c r="J40" s="420"/>
+      <c r="K40" s="420"/>
+      <c r="L40" s="420"/>
       <c r="M40" s="271"/>
     </row>
     <row r="41" spans="1:13" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C41" s="272"/>
-      <c r="D41" s="426" t="s">
+      <c r="D41" s="420" t="s">
         <v>381</v>
       </c>
-      <c r="E41" s="426"/>
-[...6 lines deleted...]
-      <c r="L41" s="426"/>
+      <c r="E41" s="420"/>
+      <c r="F41" s="420"/>
+      <c r="G41" s="420"/>
+      <c r="H41" s="420"/>
+      <c r="I41" s="420"/>
+      <c r="J41" s="420"/>
+      <c r="K41" s="420"/>
+      <c r="L41" s="420"/>
       <c r="M41" s="271"/>
     </row>
     <row r="42" spans="1:13" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C42" s="271"/>
-      <c r="D42" s="426" t="s">
+      <c r="D42" s="420" t="s">
         <v>365</v>
       </c>
-      <c r="E42" s="426"/>
-[...6 lines deleted...]
-      <c r="L42" s="426"/>
+      <c r="E42" s="420"/>
+      <c r="F42" s="420"/>
+      <c r="G42" s="420"/>
+      <c r="H42" s="420"/>
+      <c r="I42" s="420"/>
+      <c r="J42" s="420"/>
+      <c r="K42" s="420"/>
+      <c r="L42" s="420"/>
       <c r="M42" s="271"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C43" s="271"/>
       <c r="D43" s="271"/>
       <c r="E43" s="271"/>
       <c r="F43" s="271"/>
       <c r="G43" s="271"/>
       <c r="H43" s="271"/>
       <c r="I43" s="271"/>
       <c r="J43" s="271"/>
       <c r="K43" s="271"/>
       <c r="L43" s="271"/>
       <c r="M43" s="271"/>
     </row>
     <row r="44" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="285" t="s">
         <v>296</v>
       </c>
       <c r="B44" s="282"/>
       <c r="C44" s="276" t="s">
         <v>226</v>
       </c>
       <c r="D44" s="271"/>
       <c r="E44" s="271"/>
       <c r="F44" s="271"/>
       <c r="G44" s="271"/>
       <c r="H44" s="271"/>
       <c r="I44" s="271"/>
       <c r="J44" s="271"/>
       <c r="K44" s="271"/>
       <c r="L44" s="271"/>
       <c r="M44" s="271"/>
     </row>
     <row r="45" spans="1:13" ht="141" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C45" s="271"/>
-      <c r="D45" s="426" t="s">
+      <c r="D45" s="420" t="s">
         <v>382</v>
       </c>
-      <c r="E45" s="426"/>
-[...6 lines deleted...]
-      <c r="L45" s="426"/>
+      <c r="E45" s="420"/>
+      <c r="F45" s="420"/>
+      <c r="G45" s="420"/>
+      <c r="H45" s="420"/>
+      <c r="I45" s="420"/>
+      <c r="J45" s="420"/>
+      <c r="K45" s="420"/>
+      <c r="L45" s="420"/>
       <c r="M45" s="271"/>
     </row>
     <row r="46" spans="1:13" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C46" s="271"/>
-      <c r="D46" s="427" t="s">
+      <c r="D46" s="417" t="s">
         <v>392</v>
       </c>
-      <c r="E46" s="427"/>
-[...6 lines deleted...]
-      <c r="L46" s="427"/>
+      <c r="E46" s="417"/>
+      <c r="F46" s="417"/>
+      <c r="G46" s="417"/>
+      <c r="H46" s="417"/>
+      <c r="I46" s="417"/>
+      <c r="J46" s="417"/>
+      <c r="K46" s="417"/>
+      <c r="L46" s="417"/>
       <c r="M46" s="271"/>
     </row>
     <row r="47" spans="1:13" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C47" s="271"/>
-      <c r="D47" s="427" t="s">
+      <c r="D47" s="417" t="s">
         <v>393</v>
       </c>
-      <c r="E47" s="427"/>
-[...6 lines deleted...]
-      <c r="L47" s="427"/>
+      <c r="E47" s="417"/>
+      <c r="F47" s="417"/>
+      <c r="G47" s="417"/>
+      <c r="H47" s="417"/>
+      <c r="I47" s="417"/>
+      <c r="J47" s="417"/>
+      <c r="K47" s="417"/>
+      <c r="L47" s="417"/>
       <c r="M47" s="271"/>
     </row>
     <row r="48" spans="1:13" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C48" s="271"/>
-      <c r="D48" s="427" t="s">
+      <c r="D48" s="417" t="s">
         <v>366</v>
       </c>
-      <c r="E48" s="427"/>
-[...6 lines deleted...]
-      <c r="L48" s="427"/>
+      <c r="E48" s="417"/>
+      <c r="F48" s="417"/>
+      <c r="G48" s="417"/>
+      <c r="H48" s="417"/>
+      <c r="I48" s="417"/>
+      <c r="J48" s="417"/>
+      <c r="K48" s="417"/>
+      <c r="L48" s="417"/>
       <c r="M48" s="271"/>
     </row>
     <row r="49" spans="2:13" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C49" s="271"/>
-      <c r="D49" s="427" t="s">
+      <c r="D49" s="417" t="s">
         <v>394</v>
       </c>
-      <c r="E49" s="427"/>
-[...6 lines deleted...]
-      <c r="L49" s="427"/>
+      <c r="E49" s="417"/>
+      <c r="F49" s="417"/>
+      <c r="G49" s="417"/>
+      <c r="H49" s="417"/>
+      <c r="I49" s="417"/>
+      <c r="J49" s="417"/>
+      <c r="K49" s="417"/>
+      <c r="L49" s="417"/>
       <c r="M49" s="271"/>
     </row>
     <row r="50" spans="2:13" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C50" s="271"/>
-      <c r="D50" s="427" t="s">
+      <c r="D50" s="417" t="s">
         <v>337</v>
       </c>
-      <c r="E50" s="427"/>
-[...6 lines deleted...]
-      <c r="L50" s="427"/>
+      <c r="E50" s="417"/>
+      <c r="F50" s="417"/>
+      <c r="G50" s="417"/>
+      <c r="H50" s="417"/>
+      <c r="I50" s="417"/>
+      <c r="J50" s="417"/>
+      <c r="K50" s="417"/>
+      <c r="L50" s="417"/>
       <c r="M50" s="271"/>
     </row>
     <row r="51" spans="2:13" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C51" s="271"/>
-      <c r="D51" s="427" t="s">
+      <c r="D51" s="417" t="s">
         <v>338</v>
       </c>
-      <c r="E51" s="427"/>
-[...6 lines deleted...]
-      <c r="L51" s="427"/>
+      <c r="E51" s="417"/>
+      <c r="F51" s="417"/>
+      <c r="G51" s="417"/>
+      <c r="H51" s="417"/>
+      <c r="I51" s="417"/>
+      <c r="J51" s="417"/>
+      <c r="K51" s="417"/>
+      <c r="L51" s="417"/>
       <c r="M51" s="271"/>
     </row>
     <row r="52" spans="2:13" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C52" s="271"/>
-      <c r="D52" s="427" t="s">
+      <c r="D52" s="417" t="s">
         <v>339</v>
       </c>
-      <c r="E52" s="427"/>
-[...6 lines deleted...]
-      <c r="L52" s="427"/>
+      <c r="E52" s="417"/>
+      <c r="F52" s="417"/>
+      <c r="G52" s="417"/>
+      <c r="H52" s="417"/>
+      <c r="I52" s="417"/>
+      <c r="J52" s="417"/>
+      <c r="K52" s="417"/>
+      <c r="L52" s="417"/>
       <c r="M52" s="271"/>
     </row>
     <row r="53" spans="2:13" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C53" s="271"/>
-      <c r="D53" s="427" t="s">
+      <c r="D53" s="417" t="s">
         <v>367</v>
       </c>
-      <c r="E53" s="427"/>
-[...6 lines deleted...]
-      <c r="L53" s="427"/>
+      <c r="E53" s="417"/>
+      <c r="F53" s="417"/>
+      <c r="G53" s="417"/>
+      <c r="H53" s="417"/>
+      <c r="I53" s="417"/>
+      <c r="J53" s="417"/>
+      <c r="K53" s="417"/>
+      <c r="L53" s="417"/>
       <c r="M53" s="271"/>
     </row>
     <row r="54" spans="2:13" ht="84" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="224"/>
       <c r="C54" s="271"/>
-      <c r="D54" s="427" t="s">
+      <c r="D54" s="417" t="s">
         <v>340</v>
       </c>
-      <c r="E54" s="427"/>
-[...6 lines deleted...]
-      <c r="L54" s="427"/>
+      <c r="E54" s="417"/>
+      <c r="F54" s="417"/>
+      <c r="G54" s="417"/>
+      <c r="H54" s="417"/>
+      <c r="I54" s="417"/>
+      <c r="J54" s="417"/>
+      <c r="K54" s="417"/>
+      <c r="L54" s="417"/>
       <c r="M54" s="271"/>
     </row>
     <row r="55" spans="2:13" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C55" s="271"/>
-      <c r="D55" s="427" t="s">
+      <c r="D55" s="417" t="s">
         <v>395</v>
       </c>
-      <c r="E55" s="427"/>
-[...6 lines deleted...]
-      <c r="L55" s="427"/>
+      <c r="E55" s="417"/>
+      <c r="F55" s="417"/>
+      <c r="G55" s="417"/>
+      <c r="H55" s="417"/>
+      <c r="I55" s="417"/>
+      <c r="J55" s="417"/>
+      <c r="K55" s="417"/>
+      <c r="L55" s="417"/>
       <c r="M55" s="271"/>
     </row>
     <row r="56" spans="2:13" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C56" s="271"/>
-      <c r="D56" s="427" t="s">
+      <c r="D56" s="417" t="s">
         <v>396</v>
       </c>
-      <c r="E56" s="427"/>
-[...6 lines deleted...]
-      <c r="L56" s="427"/>
+      <c r="E56" s="417"/>
+      <c r="F56" s="417"/>
+      <c r="G56" s="417"/>
+      <c r="H56" s="417"/>
+      <c r="I56" s="417"/>
+      <c r="J56" s="417"/>
+      <c r="K56" s="417"/>
+      <c r="L56" s="417"/>
       <c r="M56" s="271"/>
     </row>
     <row r="57" spans="2:13" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C57" s="271"/>
-      <c r="D57" s="427" t="s">
+      <c r="D57" s="417" t="s">
         <v>341</v>
       </c>
-      <c r="E57" s="427"/>
-[...6 lines deleted...]
-      <c r="L57" s="427"/>
+      <c r="E57" s="417"/>
+      <c r="F57" s="417"/>
+      <c r="G57" s="417"/>
+      <c r="H57" s="417"/>
+      <c r="I57" s="417"/>
+      <c r="J57" s="417"/>
+      <c r="K57" s="417"/>
+      <c r="L57" s="417"/>
       <c r="M57" s="271"/>
     </row>
     <row r="58" spans="2:13" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C58" s="271"/>
-      <c r="D58" s="427" t="s">
+      <c r="D58" s="417" t="s">
         <v>368</v>
       </c>
-      <c r="E58" s="427"/>
-[...6 lines deleted...]
-      <c r="L58" s="427"/>
+      <c r="E58" s="417"/>
+      <c r="F58" s="417"/>
+      <c r="G58" s="417"/>
+      <c r="H58" s="417"/>
+      <c r="I58" s="417"/>
+      <c r="J58" s="417"/>
+      <c r="K58" s="417"/>
+      <c r="L58" s="417"/>
       <c r="M58" s="271"/>
     </row>
     <row r="59" spans="2:13" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C59" s="271"/>
-      <c r="D59" s="427" t="s">
+      <c r="D59" s="417" t="s">
         <v>342</v>
       </c>
-      <c r="E59" s="427"/>
-[...6 lines deleted...]
-      <c r="L59" s="427"/>
+      <c r="E59" s="417"/>
+      <c r="F59" s="417"/>
+      <c r="G59" s="417"/>
+      <c r="H59" s="417"/>
+      <c r="I59" s="417"/>
+      <c r="J59" s="417"/>
+      <c r="K59" s="417"/>
+      <c r="L59" s="417"/>
       <c r="M59" s="271"/>
     </row>
     <row r="60" spans="2:13" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C60" s="277" t="s">
         <v>225</v>
       </c>
       <c r="D60" s="271"/>
       <c r="E60" s="271"/>
       <c r="F60" s="271"/>
       <c r="G60" s="271"/>
       <c r="H60" s="271"/>
       <c r="I60" s="271"/>
       <c r="J60" s="271"/>
       <c r="K60" s="271"/>
       <c r="L60" s="271"/>
       <c r="M60" s="271"/>
     </row>
     <row r="61" spans="2:13" ht="84" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C61" s="271"/>
-      <c r="D61" s="427" t="s">
+      <c r="D61" s="417" t="s">
         <v>370</v>
       </c>
-      <c r="E61" s="427"/>
-[...6 lines deleted...]
-      <c r="L61" s="427"/>
+      <c r="E61" s="417"/>
+      <c r="F61" s="417"/>
+      <c r="G61" s="417"/>
+      <c r="H61" s="417"/>
+      <c r="I61" s="417"/>
+      <c r="J61" s="417"/>
+      <c r="K61" s="417"/>
+      <c r="L61" s="417"/>
       <c r="M61" s="271"/>
     </row>
     <row r="62" spans="2:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C62" s="271"/>
-      <c r="D62" s="427" t="s">
+      <c r="D62" s="417" t="s">
         <v>369</v>
       </c>
-      <c r="E62" s="427"/>
-[...6 lines deleted...]
-      <c r="L62" s="427"/>
+      <c r="E62" s="417"/>
+      <c r="F62" s="417"/>
+      <c r="G62" s="417"/>
+      <c r="H62" s="417"/>
+      <c r="I62" s="417"/>
+      <c r="J62" s="417"/>
+      <c r="K62" s="417"/>
+      <c r="L62" s="417"/>
       <c r="M62" s="271"/>
     </row>
     <row r="63" spans="2:13" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C63" s="271"/>
-      <c r="D63" s="427" t="s">
+      <c r="D63" s="417" t="s">
         <v>371</v>
       </c>
-      <c r="E63" s="427"/>
-[...6 lines deleted...]
-      <c r="L63" s="427"/>
+      <c r="E63" s="417"/>
+      <c r="F63" s="417"/>
+      <c r="G63" s="417"/>
+      <c r="H63" s="417"/>
+      <c r="I63" s="417"/>
+      <c r="J63" s="417"/>
+      <c r="K63" s="417"/>
+      <c r="L63" s="417"/>
       <c r="M63" s="271"/>
     </row>
     <row r="64" spans="2:13" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C64" s="271"/>
-      <c r="D64" s="427" t="s">
+      <c r="D64" s="417" t="s">
         <v>372</v>
       </c>
-      <c r="E64" s="427"/>
-[...6 lines deleted...]
-      <c r="L64" s="427"/>
+      <c r="E64" s="417"/>
+      <c r="F64" s="417"/>
+      <c r="G64" s="417"/>
+      <c r="H64" s="417"/>
+      <c r="I64" s="417"/>
+      <c r="J64" s="417"/>
+      <c r="K64" s="417"/>
+      <c r="L64" s="417"/>
       <c r="M64" s="271"/>
     </row>
     <row r="65" spans="2:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C65" s="276" t="s">
         <v>227</v>
       </c>
       <c r="D65" s="271"/>
       <c r="E65" s="271"/>
       <c r="F65" s="271"/>
       <c r="G65" s="271"/>
       <c r="H65" s="271"/>
       <c r="I65" s="271"/>
       <c r="J65" s="271"/>
       <c r="K65" s="271"/>
       <c r="L65" s="271"/>
       <c r="M65" s="271"/>
     </row>
     <row r="66" spans="2:13" ht="162" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C66" s="271"/>
-      <c r="D66" s="426" t="s">
+      <c r="D66" s="420" t="s">
         <v>373</v>
       </c>
-      <c r="E66" s="426"/>
-[...6 lines deleted...]
-      <c r="L66" s="426"/>
+      <c r="E66" s="420"/>
+      <c r="F66" s="420"/>
+      <c r="G66" s="420"/>
+      <c r="H66" s="420"/>
+      <c r="I66" s="420"/>
+      <c r="J66" s="420"/>
+      <c r="K66" s="420"/>
+      <c r="L66" s="420"/>
       <c r="M66" s="271"/>
     </row>
     <row r="67" spans="2:13" ht="106.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C67" s="271"/>
-      <c r="D67" s="427" t="s">
+      <c r="D67" s="417" t="s">
         <v>374</v>
       </c>
-      <c r="E67" s="427"/>
-[...6 lines deleted...]
-      <c r="L67" s="427"/>
+      <c r="E67" s="417"/>
+      <c r="F67" s="417"/>
+      <c r="G67" s="417"/>
+      <c r="H67" s="417"/>
+      <c r="I67" s="417"/>
+      <c r="J67" s="417"/>
+      <c r="K67" s="417"/>
+      <c r="L67" s="417"/>
       <c r="M67" s="271"/>
     </row>
     <row r="68" spans="2:13" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C68" s="264" t="s">
         <v>343</v>
       </c>
       <c r="D68" s="273"/>
       <c r="E68" s="273"/>
       <c r="F68" s="273"/>
       <c r="G68" s="273"/>
       <c r="H68" s="273"/>
       <c r="I68" s="273"/>
       <c r="J68" s="273"/>
       <c r="K68" s="273"/>
       <c r="L68" s="273"/>
       <c r="M68" s="271"/>
     </row>
     <row r="69" spans="2:13" ht="135" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C69" s="428" t="s">
+      <c r="C69" s="418" t="s">
         <v>388</v>
       </c>
-      <c r="D69" s="428"/>
-[...7 lines deleted...]
-      <c r="L69" s="428"/>
+      <c r="D69" s="418"/>
+      <c r="E69" s="418"/>
+      <c r="F69" s="418"/>
+      <c r="G69" s="418"/>
+      <c r="H69" s="418"/>
+      <c r="I69" s="418"/>
+      <c r="J69" s="418"/>
+      <c r="K69" s="418"/>
+      <c r="L69" s="418"/>
       <c r="M69" s="271"/>
     </row>
     <row r="70" spans="2:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C70" s="264" t="s">
         <v>344</v>
       </c>
       <c r="D70" s="273"/>
       <c r="E70" s="273"/>
       <c r="F70" s="273"/>
       <c r="G70" s="273"/>
       <c r="H70" s="273"/>
       <c r="I70" s="273"/>
       <c r="J70" s="273"/>
       <c r="K70" s="273"/>
       <c r="L70" s="273"/>
       <c r="M70" s="271"/>
     </row>
     <row r="71" spans="2:13" ht="143.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C71" s="428" t="s">
+      <c r="C71" s="418" t="s">
         <v>375</v>
       </c>
-      <c r="D71" s="428"/>
-[...7 lines deleted...]
-      <c r="L71" s="428"/>
+      <c r="D71" s="418"/>
+      <c r="E71" s="418"/>
+      <c r="F71" s="418"/>
+      <c r="G71" s="418"/>
+      <c r="H71" s="418"/>
+      <c r="I71" s="418"/>
+      <c r="J71" s="418"/>
+      <c r="K71" s="418"/>
+      <c r="L71" s="418"/>
       <c r="M71" s="271"/>
     </row>
     <row r="72" spans="2:13" ht="84" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C72" s="428" t="s">
+      <c r="C72" s="418" t="s">
         <v>334</v>
       </c>
-      <c r="D72" s="428"/>
-[...7 lines deleted...]
-      <c r="L72" s="428"/>
+      <c r="D72" s="418"/>
+      <c r="E72" s="418"/>
+      <c r="F72" s="418"/>
+      <c r="G72" s="418"/>
+      <c r="H72" s="418"/>
+      <c r="I72" s="418"/>
+      <c r="J72" s="418"/>
+      <c r="K72" s="418"/>
+      <c r="L72" s="418"/>
       <c r="M72" s="271"/>
     </row>
     <row r="73" spans="2:13" ht="19" x14ac:dyDescent="0.25">
       <c r="C73" s="271"/>
       <c r="D73" s="271"/>
       <c r="E73" s="271"/>
       <c r="F73" s="271"/>
       <c r="G73" s="271"/>
       <c r="H73" s="271"/>
       <c r="I73" s="271"/>
       <c r="J73" s="271"/>
       <c r="K73" s="271"/>
       <c r="L73" s="271"/>
       <c r="M73" s="271"/>
     </row>
     <row r="74" spans="2:13" ht="24" x14ac:dyDescent="0.3">
       <c r="B74" s="256"/>
       <c r="C74" s="265" t="s">
         <v>380</v>
       </c>
       <c r="D74" s="274"/>
       <c r="E74" s="274"/>
       <c r="F74" s="274"/>
       <c r="G74" s="274"/>
       <c r="H74" s="274"/>
       <c r="I74" s="274"/>
       <c r="J74" s="274"/>
       <c r="K74" s="274"/>
       <c r="L74" s="274"/>
       <c r="M74" s="271"/>
     </row>
     <row r="75" spans="2:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C75" s="271"/>
       <c r="D75" s="271"/>
       <c r="E75" s="271"/>
       <c r="F75" s="271"/>
       <c r="G75" s="271"/>
       <c r="H75" s="271"/>
       <c r="I75" s="271"/>
       <c r="J75" s="271"/>
       <c r="K75" s="271"/>
       <c r="L75" s="271"/>
       <c r="M75" s="271"/>
     </row>
     <row r="76" spans="2:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C76" s="428" t="s">
+      <c r="C76" s="418" t="s">
         <v>376</v>
       </c>
-      <c r="D76" s="428"/>
-[...7 lines deleted...]
-      <c r="L76" s="428"/>
+      <c r="D76" s="418"/>
+      <c r="E76" s="418"/>
+      <c r="F76" s="418"/>
+      <c r="G76" s="418"/>
+      <c r="H76" s="418"/>
+      <c r="I76" s="418"/>
+      <c r="J76" s="418"/>
+      <c r="K76" s="418"/>
+      <c r="L76" s="418"/>
       <c r="M76" s="271"/>
     </row>
     <row r="77" spans="2:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C77" s="275"/>
       <c r="D77" s="271"/>
       <c r="E77" s="271"/>
       <c r="F77" s="271"/>
       <c r="G77" s="271"/>
       <c r="H77" s="271"/>
       <c r="I77" s="271"/>
       <c r="J77" s="271"/>
       <c r="K77" s="271"/>
       <c r="L77" s="271"/>
       <c r="M77" s="271"/>
     </row>
     <row r="78" spans="2:13" ht="107.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C78" s="428" t="s">
+      <c r="C78" s="418" t="s">
         <v>385</v>
       </c>
-      <c r="D78" s="428"/>
-[...7 lines deleted...]
-      <c r="L78" s="428"/>
+      <c r="D78" s="418"/>
+      <c r="E78" s="418"/>
+      <c r="F78" s="418"/>
+      <c r="G78" s="418"/>
+      <c r="H78" s="418"/>
+      <c r="I78" s="418"/>
+      <c r="J78" s="418"/>
+      <c r="K78" s="418"/>
+      <c r="L78" s="418"/>
       <c r="M78" s="271"/>
     </row>
     <row r="79" spans="2:13" ht="19" hidden="1" x14ac:dyDescent="0.25">
       <c r="C79" s="275"/>
       <c r="D79" s="271"/>
       <c r="E79" s="271"/>
       <c r="F79" s="271"/>
       <c r="G79" s="271"/>
       <c r="H79" s="271"/>
       <c r="I79" s="271"/>
       <c r="J79" s="271"/>
       <c r="K79" s="271"/>
       <c r="L79" s="271"/>
       <c r="M79" s="271"/>
     </row>
     <row r="80" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C80" s="429" t="s">
+      <c r="C80" s="419" t="s">
         <v>335</v>
       </c>
-      <c r="D80" s="429"/>
-[...7 lines deleted...]
-      <c r="L80" s="429"/>
+      <c r="D80" s="419"/>
+      <c r="E80" s="419"/>
+      <c r="F80" s="419"/>
+      <c r="G80" s="419"/>
+      <c r="H80" s="419"/>
+      <c r="I80" s="419"/>
+      <c r="J80" s="419"/>
+      <c r="K80" s="419"/>
+      <c r="L80" s="419"/>
       <c r="M80" s="271"/>
     </row>
     <row r="81" spans="2:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C81" s="428" t="s">
+      <c r="C81" s="418" t="s">
         <v>349</v>
       </c>
-      <c r="D81" s="427"/>
-[...7 lines deleted...]
-      <c r="L81" s="427"/>
+      <c r="D81" s="417"/>
+      <c r="E81" s="417"/>
+      <c r="F81" s="417"/>
+      <c r="G81" s="417"/>
+      <c r="H81" s="417"/>
+      <c r="I81" s="417"/>
+      <c r="J81" s="417"/>
+      <c r="K81" s="417"/>
+      <c r="L81" s="417"/>
       <c r="M81" s="271"/>
     </row>
     <row r="82" spans="2:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C82" s="428" t="s">
+      <c r="C82" s="418" t="s">
         <v>346</v>
       </c>
-      <c r="D82" s="427"/>
-[...7 lines deleted...]
-      <c r="L82" s="427"/>
+      <c r="D82" s="417"/>
+      <c r="E82" s="417"/>
+      <c r="F82" s="417"/>
+      <c r="G82" s="417"/>
+      <c r="H82" s="417"/>
+      <c r="I82" s="417"/>
+      <c r="J82" s="417"/>
+      <c r="K82" s="417"/>
+      <c r="L82" s="417"/>
       <c r="M82" s="271"/>
     </row>
     <row r="83" spans="2:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C83" s="428" t="s">
+      <c r="C83" s="418" t="s">
         <v>347</v>
       </c>
-      <c r="D83" s="428"/>
-[...7 lines deleted...]
-      <c r="L83" s="428"/>
+      <c r="D83" s="418"/>
+      <c r="E83" s="418"/>
+      <c r="F83" s="418"/>
+      <c r="G83" s="418"/>
+      <c r="H83" s="418"/>
+      <c r="I83" s="418"/>
+      <c r="J83" s="418"/>
+      <c r="K83" s="418"/>
+      <c r="L83" s="418"/>
       <c r="M83" s="271"/>
     </row>
     <row r="84" spans="2:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C84" s="427" t="s">
+      <c r="C84" s="417" t="s">
         <v>345</v>
       </c>
-      <c r="D84" s="427"/>
-[...7 lines deleted...]
-      <c r="L84" s="427"/>
+      <c r="D84" s="417"/>
+      <c r="E84" s="417"/>
+      <c r="F84" s="417"/>
+      <c r="G84" s="417"/>
+      <c r="H84" s="417"/>
+      <c r="I84" s="417"/>
+      <c r="J84" s="417"/>
+      <c r="K84" s="417"/>
+      <c r="L84" s="417"/>
       <c r="M84" s="271"/>
     </row>
     <row r="85" spans="2:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C85" s="271" t="s">
         <v>348</v>
       </c>
       <c r="D85" s="271"/>
       <c r="E85" s="271"/>
       <c r="F85" s="271"/>
       <c r="G85" s="271"/>
       <c r="H85" s="271"/>
       <c r="I85" s="271"/>
     </row>
     <row r="94" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B94" s="224"/>
     </row>
     <row r="95" spans="2:13" x14ac:dyDescent="0.2">
       <c r="L95" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="102" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B102" s="224"/>
     </row>
     <row r="123" spans="1:2" x14ac:dyDescent="0.2">
@@ -18717,108 +18702,108 @@
       <c r="A210" s="286" t="s">
         <v>295</v>
       </c>
       <c r="B210" s="224"/>
     </row>
     <row r="227" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A227" s="286" t="s">
         <v>295</v>
       </c>
       <c r="B227" s="224"/>
     </row>
     <row r="234" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A234" s="286" t="s">
         <v>295</v>
       </c>
       <c r="B234" s="224"/>
     </row>
     <row r="249" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A249" s="286" t="s">
         <v>295</v>
       </c>
       <c r="B249" s="224"/>
     </row>
   </sheetData>
   <mergeCells count="58">
-    <mergeCell ref="C84:L84"/>
-[...6 lines deleted...]
-    <mergeCell ref="C83:L83"/>
+    <mergeCell ref="C22:L22"/>
+    <mergeCell ref="C3:L3"/>
+    <mergeCell ref="C7:H7"/>
+    <mergeCell ref="C11:L11"/>
+    <mergeCell ref="C13:M13"/>
+    <mergeCell ref="D16:L16"/>
+    <mergeCell ref="D17:L17"/>
+    <mergeCell ref="D18:L18"/>
+    <mergeCell ref="D19:L19"/>
+    <mergeCell ref="C21:L21"/>
+    <mergeCell ref="C35:L35"/>
+    <mergeCell ref="C24:L24"/>
+    <mergeCell ref="C25:L25"/>
+    <mergeCell ref="C26:L26"/>
+    <mergeCell ref="D27:L27"/>
+    <mergeCell ref="D28:L28"/>
+    <mergeCell ref="D29:L29"/>
+    <mergeCell ref="D30:L30"/>
+    <mergeCell ref="D31:L31"/>
+    <mergeCell ref="D32:L32"/>
+    <mergeCell ref="C34:L34"/>
+    <mergeCell ref="C36:L36"/>
+    <mergeCell ref="C38:L38"/>
+    <mergeCell ref="D39:L39"/>
+    <mergeCell ref="D40:L40"/>
+    <mergeCell ref="D41:L41"/>
+    <mergeCell ref="D55:L55"/>
+    <mergeCell ref="D42:L42"/>
+    <mergeCell ref="D45:L45"/>
+    <mergeCell ref="D46:L46"/>
+    <mergeCell ref="D47:L47"/>
+    <mergeCell ref="D48:L48"/>
+    <mergeCell ref="D49:L49"/>
+    <mergeCell ref="D50:L50"/>
+    <mergeCell ref="D51:L51"/>
+    <mergeCell ref="D52:L52"/>
+    <mergeCell ref="D53:L53"/>
+    <mergeCell ref="D54:L54"/>
     <mergeCell ref="C71:L71"/>
     <mergeCell ref="D56:L56"/>
     <mergeCell ref="D57:L57"/>
     <mergeCell ref="D58:L58"/>
     <mergeCell ref="D59:L59"/>
     <mergeCell ref="D61:L61"/>
     <mergeCell ref="D62:L62"/>
     <mergeCell ref="D63:L63"/>
     <mergeCell ref="D64:L64"/>
     <mergeCell ref="D66:L66"/>
     <mergeCell ref="D67:L67"/>
     <mergeCell ref="C69:L69"/>
-    <mergeCell ref="D55:L55"/>
-[...36 lines deleted...]
-    <mergeCell ref="C21:L21"/>
+    <mergeCell ref="C84:L84"/>
+    <mergeCell ref="C72:L72"/>
+    <mergeCell ref="C76:L76"/>
+    <mergeCell ref="C78:L78"/>
+    <mergeCell ref="C80:L80"/>
+    <mergeCell ref="C81:L81"/>
+    <mergeCell ref="C82:L82"/>
+    <mergeCell ref="C83:L83"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A11" location="Info_loc_1" display="" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
     <hyperlink ref="A16" location="Info_loc_2" display="back" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
     <hyperlink ref="A44" location="Info_loc_3" display="back" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
   </hyperlinks>
   <pageMargins left="1.2" right="0.7" top="1" bottom="1" header="0.55000000000000004" footer="0.55000000000000004"/>
   <pageSetup scale="56" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;14&amp;K01+042Vice Model 2.0</oddHeader>
     <oddFooter>&amp;L&amp;14&amp;K01+046www.afdc.energy.gov&amp;C&amp;14&amp;K01+047&amp;P&amp;R&amp;14&amp;K01+046January 17, 2014</oddFooter>
   </headerFooter>
   <rowBreaks count="6" manualBreakCount="6">
     <brk id="25" min="1" max="12" man="1"/>
     <brk id="46" min="1" max="12" man="1"/>
     <brk id="63" min="1" max="12" man="1"/>
     <brk id="122" max="10" man="1"/>
     <brk id="178" max="10" man="1"/>
     <brk id="234" max="10" man="1"/>
   </rowBreaks>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
@@ -18861,616 +18846,616 @@
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:Z86"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="1"/>
     <col min="2" max="3" width="26" customWidth="1"/>
     <col min="4" max="24" width="17" customWidth="1"/>
     <col min="26" max="26" width="10.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="197" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="2" spans="2:25" ht="16" x14ac:dyDescent="0.2">
-      <c r="B2" s="534" t="s">
+      <c r="B2" s="288" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="4" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="473" t="s">
+      <c r="B4" s="445" t="s">
         <v>141</v>
       </c>
-      <c r="C4" s="473"/>
-[...7 lines deleted...]
-      <c r="K4" s="473"/>
+      <c r="C4" s="445"/>
+      <c r="D4" s="445"/>
+      <c r="E4" s="445"/>
+      <c r="F4" s="445"/>
+      <c r="G4" s="445"/>
+      <c r="H4" s="445"/>
+      <c r="I4" s="445"/>
+      <c r="J4" s="445"/>
+      <c r="K4" s="445"/>
     </row>
     <row r="5" spans="2:25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="473"/>
-[...8 lines deleted...]
-      <c r="K5" s="473"/>
+      <c r="B5" s="445"/>
+      <c r="C5" s="445"/>
+      <c r="D5" s="445"/>
+      <c r="E5" s="445"/>
+      <c r="F5" s="445"/>
+      <c r="G5" s="445"/>
+      <c r="H5" s="445"/>
+      <c r="I5" s="445"/>
+      <c r="J5" s="445"/>
+      <c r="K5" s="445"/>
       <c r="L5" s="45"/>
       <c r="M5" s="45"/>
       <c r="N5" s="45"/>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
     </row>
     <row r="6" spans="2:25" ht="16" x14ac:dyDescent="0.2">
-      <c r="B6" s="291"/>
-[...1 lines deleted...]
-      <c r="D6" s="292"/>
+      <c r="B6" s="357"/>
+      <c r="C6" s="444"/>
+      <c r="D6" s="358"/>
       <c r="E6" s="70" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="70" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="70" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="70" t="s">
         <v>110</v>
       </c>
       <c r="I6" s="70" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="70" t="s">
         <v>111</v>
       </c>
       <c r="K6" s="70" t="s">
         <v>134</v>
       </c>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
       <c r="N6" s="10"/>
       <c r="O6" s="10"/>
       <c r="P6" s="10"/>
       <c r="Q6" s="10"/>
       <c r="R6" s="10"/>
       <c r="S6" s="10"/>
       <c r="T6" s="10"/>
       <c r="U6" s="10"/>
       <c r="V6" s="10"/>
       <c r="W6" s="10"/>
       <c r="X6" s="10"/>
       <c r="Y6" s="10"/>
     </row>
     <row r="7" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B7" s="474" t="s">
+      <c r="B7" s="449" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="475"/>
-      <c r="D7" s="476"/>
+      <c r="C7" s="450"/>
+      <c r="D7" s="451"/>
       <c r="E7" s="25">
         <f>(Inputs!$E$27-Inputs!$K$27)</f>
         <v>50502</v>
       </c>
       <c r="F7" s="27">
         <f>(Inputs!$E$28-Inputs!$K$28)</f>
         <v>31376</v>
       </c>
       <c r="G7" s="25">
         <f>(Inputs!$E$29-Inputs!$K$29)</f>
         <v>30295</v>
       </c>
       <c r="H7" s="27">
         <f>(Inputs!$E$30-Inputs!$K$30)</f>
         <v>17500</v>
       </c>
       <c r="I7" s="28">
         <f>(Inputs!$E$31-Inputs!$K$31)</f>
         <v>15000</v>
       </c>
       <c r="J7" s="27">
         <f>(Inputs!$E$32-Inputs!$K$32)</f>
         <v>10000</v>
       </c>
       <c r="K7" s="28">
         <f>(Inputs!$E$33-Inputs!$K$33)</f>
         <v>8000</v>
       </c>
       <c r="L7" s="46"/>
       <c r="M7" s="46"/>
       <c r="N7" s="46"/>
       <c r="O7" s="46"/>
       <c r="P7" s="46"/>
       <c r="Q7" s="46"/>
       <c r="R7" s="46"/>
       <c r="S7" s="46"/>
       <c r="T7" s="46"/>
       <c r="U7" s="46"/>
       <c r="V7" s="46"/>
       <c r="W7" s="46"/>
       <c r="X7" s="46"/>
       <c r="Y7" s="46"/>
     </row>
     <row r="8" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B8" s="467" t="s">
+      <c r="B8" s="446" t="s">
         <v>297</v>
       </c>
-      <c r="C8" s="468"/>
-      <c r="D8" s="469"/>
+      <c r="C8" s="447"/>
+      <c r="D8" s="448"/>
       <c r="E8" s="133">
         <f>(tb_vmt/cng_mpg_tb)/12</f>
         <v>935.98803157626696</v>
       </c>
       <c r="F8" s="133">
         <f>(sb_vmt/cng_mpg_sb)/12</f>
         <v>163.26530612244898</v>
       </c>
       <c r="G8" s="133">
         <f>(tt_vmt/cng_mpg_tt)/12</f>
         <v>831.33812184091528</v>
       </c>
       <c r="H8" s="133">
         <f>(ps_vmt/cng_mpg_ps)/12</f>
         <v>329.05613687028682</v>
       </c>
       <c r="I8" s="133">
         <f>(dt_vmt/cng_mpg_dt)/12</f>
         <v>179.58092007722419</v>
       </c>
       <c r="J8" s="133">
         <f>(PU_vmt/cng_mpg_pu)/12</f>
         <v>84.838148488600879</v>
       </c>
       <c r="K8" s="133">
         <f>(PC_VMT/cng_mpg_pc)/12</f>
         <v>301.96367049587747</v>
       </c>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
       <c r="N8" s="47"/>
       <c r="O8" s="47"/>
       <c r="P8" s="47"/>
       <c r="Q8" s="47"/>
       <c r="R8" s="47"/>
       <c r="S8" s="47"/>
       <c r="T8" s="47"/>
       <c r="U8" s="47"/>
       <c r="V8" s="47"/>
       <c r="W8" s="47"/>
       <c r="X8" s="47"/>
       <c r="Y8" s="47"/>
     </row>
     <row r="9" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B9" s="474" t="s">
+      <c r="B9" s="449" t="s">
         <v>63</v>
       </c>
-      <c r="C9" s="475"/>
-      <c r="D9" s="476"/>
+      <c r="C9" s="450"/>
+      <c r="D9" s="451"/>
       <c r="E9" s="26">
         <f t="shared" ref="E9:K9" si="0">IF(E8=0,0,(FF_Slope*E8)+FF_Offset)</f>
         <v>315231.87939266616</v>
       </c>
       <c r="F9" s="105">
         <f t="shared" si="0"/>
         <v>285751.73469387757</v>
       </c>
       <c r="G9" s="26">
         <f t="shared" si="0"/>
         <v>311239.38068635279</v>
       </c>
       <c r="H9" s="105">
         <f t="shared" si="0"/>
         <v>292076.82067773829</v>
       </c>
       <c r="I9" s="26">
         <f t="shared" si="0"/>
         <v>286374.19168186618</v>
       </c>
       <c r="J9" s="105">
         <f t="shared" si="0"/>
         <v>282759.6602029886</v>
       </c>
       <c r="K9" s="26">
         <f t="shared" si="0"/>
         <v>291043.2159930882</v>
       </c>
       <c r="L9" s="48"/>
       <c r="M9" s="48"/>
       <c r="N9" s="48"/>
       <c r="O9" s="48"/>
       <c r="P9" s="48"/>
       <c r="Q9" s="48"/>
       <c r="R9" s="48"/>
       <c r="S9" s="48"/>
       <c r="T9" s="48"/>
       <c r="U9" s="48"/>
       <c r="V9" s="48"/>
       <c r="W9" s="48"/>
       <c r="X9" s="48"/>
       <c r="Y9" s="48"/>
     </row>
     <row r="10" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B10" s="467" t="s">
+      <c r="B10" s="446" t="s">
         <v>64</v>
       </c>
-      <c r="C10" s="468"/>
-      <c r="D10" s="469"/>
+      <c r="C10" s="447"/>
+      <c r="D10" s="448"/>
       <c r="E10" s="134">
         <f t="shared" ref="E10:K10" si="1">IF(E8=0,0,IF(E8&lt;300001,((-0.000000225*(E8^2))+(0.1257*E8)+7014.3),(24489+(0.006*(E8-300000)))))</f>
         <v>7131.7565790102044</v>
       </c>
       <c r="F10" s="134">
         <f t="shared" si="1"/>
         <v>7034.8164514785503</v>
       </c>
       <c r="G10" s="134">
         <f t="shared" si="1"/>
         <v>7118.6436992240178</v>
       </c>
       <c r="H10" s="134">
         <f t="shared" si="1"/>
         <v>7055.6379938678228</v>
       </c>
       <c r="I10" s="134">
         <f t="shared" si="1"/>
         <v>7036.866065559665</v>
       </c>
       <c r="J10" s="134">
         <f t="shared" si="1"/>
         <v>7024.9625358249432</v>
       </c>
       <c r="K10" s="134">
         <f t="shared" si="1"/>
         <v>7052.2363174182146</v>
       </c>
       <c r="L10" s="48"/>
       <c r="M10" s="48"/>
       <c r="N10" s="48"/>
       <c r="O10" s="48"/>
       <c r="P10" s="48"/>
       <c r="Q10" s="48"/>
       <c r="R10" s="48"/>
       <c r="S10" s="48"/>
       <c r="T10" s="48"/>
       <c r="U10" s="48"/>
       <c r="V10" s="48"/>
       <c r="W10" s="48"/>
       <c r="X10" s="48"/>
       <c r="Y10" s="48"/>
     </row>
     <row r="11" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B11" s="470" t="s">
+      <c r="B11" s="441" t="s">
         <v>132</v>
       </c>
-      <c r="C11" s="471"/>
-      <c r="D11" s="472"/>
+      <c r="C11" s="442"/>
+      <c r="D11" s="443"/>
       <c r="E11" s="29">
         <f>(0.1552*E8)+27.186</f>
         <v>172.45134250063666</v>
       </c>
       <c r="F11" s="66">
         <f t="shared" ref="F11:K11" si="2">(0.1552*F8)+27.186</f>
         <v>52.52477551020408</v>
       </c>
       <c r="G11" s="29">
         <f t="shared" si="2"/>
         <v>156.20967650971005</v>
       </c>
       <c r="H11" s="66">
         <f t="shared" si="2"/>
         <v>78.255512442268525</v>
       </c>
       <c r="I11" s="29">
         <f t="shared" si="2"/>
         <v>55.056958795985196</v>
       </c>
       <c r="J11" s="66">
         <f t="shared" si="2"/>
         <v>40.352880645430858</v>
       </c>
       <c r="K11" s="29">
         <f t="shared" si="2"/>
         <v>74.050761660960177</v>
       </c>
       <c r="L11" s="48"/>
       <c r="M11" s="48"/>
       <c r="N11" s="48"/>
       <c r="O11" s="48"/>
       <c r="P11" s="48"/>
       <c r="Q11" s="48"/>
       <c r="R11" s="48"/>
       <c r="S11" s="48"/>
       <c r="T11" s="48"/>
       <c r="U11" s="48"/>
       <c r="V11" s="48"/>
       <c r="W11" s="48"/>
       <c r="X11" s="48"/>
       <c r="Y11" s="48"/>
     </row>
     <row r="12" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B12" s="467" t="s">
+      <c r="B12" s="446" t="s">
         <v>65</v>
       </c>
-      <c r="C12" s="468"/>
-      <c r="D12" s="469"/>
+      <c r="C12" s="447"/>
+      <c r="D12" s="448"/>
       <c r="E12" s="24">
         <f>tb_vmt*CNG_Maint_Costs</f>
         <v>18348.72</v>
       </c>
       <c r="F12" s="24">
         <f>sb_vmt*CNG_Maint_Costs</f>
         <v>6240</v>
       </c>
       <c r="G12" s="24">
         <f>tt_vmt*CNG_Maint_Costs</f>
         <v>13000</v>
       </c>
       <c r="H12" s="24">
         <f>ps_vmt*CNG_LDV_Maint_Costs</f>
         <v>1159.96</v>
       </c>
       <c r="I12" s="24">
         <f>dt_vmt*CNG_LDV_Maint_Costs</f>
         <v>633.04300000000001</v>
       </c>
       <c r="J12" s="24">
         <f>PU_vmt*CNG_LDV_Maint_Costs</f>
         <v>629.84699999999998</v>
       </c>
       <c r="K12" s="24">
         <f>PC_VMT*CNG_LDV_Maint_Costs</f>
         <v>2661.14</v>
       </c>
       <c r="L12" s="48"/>
       <c r="M12" s="48"/>
       <c r="N12" s="48"/>
       <c r="O12" s="48"/>
       <c r="P12" s="48"/>
       <c r="Q12" s="48"/>
       <c r="R12" s="48"/>
       <c r="S12" s="48"/>
       <c r="T12" s="48"/>
       <c r="U12" s="48"/>
       <c r="V12" s="48"/>
       <c r="W12" s="48"/>
       <c r="X12" s="48"/>
       <c r="Y12" s="48"/>
     </row>
     <row r="13" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B13" s="470" t="s">
+      <c r="B13" s="441" t="s">
         <v>67</v>
       </c>
-      <c r="C13" s="471"/>
-      <c r="D13" s="472"/>
+      <c r="C13" s="442"/>
+      <c r="D13" s="443"/>
       <c r="E13" s="52">
         <f>(tb_vmt/diesel_mpg_tb)/12</f>
         <v>864.85294117647061</v>
       </c>
       <c r="F13" s="67">
         <f>(sb_vmt/diesel_mpg_sb)/12</f>
         <v>142.85714285714286</v>
       </c>
       <c r="G13" s="52">
         <f>(tt_vmt/diesel_mpg_tt)/12</f>
         <v>744.04761904761915</v>
       </c>
       <c r="H13" s="67">
         <v>0</v>
       </c>
       <c r="I13" s="52">
         <v>0</v>
       </c>
       <c r="J13" s="67">
         <v>0</v>
       </c>
       <c r="K13" s="52">
         <v>0</v>
       </c>
       <c r="L13" s="47"/>
       <c r="M13" s="47"/>
       <c r="N13" s="47"/>
       <c r="O13" s="47"/>
       <c r="P13" s="47"/>
       <c r="Q13" s="47"/>
       <c r="R13" s="47"/>
       <c r="S13" s="47"/>
       <c r="T13" s="47"/>
       <c r="U13" s="47"/>
       <c r="V13" s="47"/>
       <c r="W13" s="47"/>
       <c r="X13" s="47"/>
       <c r="Y13" s="47"/>
     </row>
     <row r="14" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B14" s="467" t="s">
+      <c r="B14" s="446" t="s">
         <v>66</v>
       </c>
-      <c r="C14" s="468"/>
-      <c r="D14" s="469"/>
+      <c r="C14" s="447"/>
+      <c r="D14" s="448"/>
       <c r="E14" s="24">
         <f>tb_vmt*Diesel_Maint</f>
         <v>18348.72</v>
       </c>
       <c r="F14" s="24">
         <f>sb_vmt*Diesel_Maint</f>
         <v>6240</v>
       </c>
       <c r="G14" s="24">
         <f>tt_vmt*Diesel_Maint</f>
         <v>13000</v>
       </c>
       <c r="H14" s="24">
         <v>0</v>
       </c>
       <c r="I14" s="24">
         <v>0</v>
       </c>
       <c r="J14" s="24">
         <v>0</v>
       </c>
       <c r="K14" s="24">
         <v>0</v>
       </c>
       <c r="L14" s="48"/>
       <c r="M14" s="48"/>
       <c r="N14" s="48"/>
       <c r="O14" s="48"/>
       <c r="P14" s="48"/>
       <c r="Q14" s="48"/>
       <c r="R14" s="48"/>
       <c r="S14" s="48"/>
       <c r="T14" s="48"/>
       <c r="U14" s="48"/>
       <c r="V14" s="48"/>
       <c r="W14" s="48"/>
       <c r="X14" s="48"/>
       <c r="Y14" s="48"/>
     </row>
     <row r="15" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B15" s="470" t="s">
+      <c r="B15" s="441" t="s">
         <v>68</v>
       </c>
-      <c r="C15" s="471"/>
-      <c r="D15" s="472"/>
+      <c r="C15" s="442"/>
+      <c r="D15" s="443"/>
       <c r="E15" s="53">
         <v>0</v>
       </c>
       <c r="F15" s="68">
         <v>0</v>
       </c>
       <c r="G15" s="53">
         <v>0</v>
       </c>
       <c r="H15" s="67">
         <f>(ps_vmt/gasoline_mpg_ps)/12</f>
         <v>311.61616161616161</v>
       </c>
       <c r="I15" s="52">
         <f>(dt_vmt/gasoline_mpg_dt)/12</f>
         <v>170.06313131313132</v>
       </c>
       <c r="J15" s="67">
         <f>(PU_vmt/gasoline_mpg_pu)/12</f>
         <v>80.341726618705039</v>
       </c>
       <c r="K15" s="52">
         <f>(PC_VMT/gasoline_mpg_pc)/12</f>
         <v>285.95959595959596</v>
       </c>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="10"/>
       <c r="O15" s="10"/>
       <c r="P15" s="10"/>
       <c r="Q15" s="10"/>
       <c r="R15" s="10"/>
       <c r="S15" s="10"/>
       <c r="T15" s="10"/>
       <c r="U15" s="10"/>
       <c r="V15" s="10"/>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
     </row>
     <row r="16" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B16" s="467" t="s">
+      <c r="B16" s="446" t="s">
         <v>69</v>
       </c>
-      <c r="C16" s="468"/>
-      <c r="D16" s="469"/>
+      <c r="C16" s="447"/>
+      <c r="D16" s="448"/>
       <c r="E16" s="24">
         <v>0</v>
       </c>
       <c r="F16" s="24">
         <v>0</v>
       </c>
       <c r="G16" s="24">
         <v>0</v>
       </c>
       <c r="H16" s="24">
         <f>ps_vmt*Gasoline_Maint</f>
         <v>1159.96</v>
       </c>
       <c r="I16" s="24">
         <f>dt_vmt*Gasoline_Maint</f>
         <v>633.04300000000001</v>
       </c>
       <c r="J16" s="24">
         <f>PU_vmt*Gasoline_Maint</f>
         <v>629.84699999999998</v>
       </c>
       <c r="K16" s="24">
         <f>PC_VMT*Gasoline_Maint</f>
         <v>2661.14</v>
       </c>
       <c r="L16" s="48"/>
       <c r="M16" s="48"/>
       <c r="N16" s="48"/>
       <c r="O16" s="48"/>
       <c r="P16" s="48"/>
       <c r="Q16" s="48"/>
       <c r="R16" s="48"/>
       <c r="S16" s="48"/>
       <c r="T16" s="48"/>
       <c r="U16" s="48"/>
       <c r="V16" s="48"/>
       <c r="W16" s="48"/>
       <c r="X16" s="48"/>
       <c r="Y16" s="48"/>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B17" s="470" t="s">
+      <c r="B17" s="441" t="s">
         <v>70</v>
       </c>
-      <c r="C17" s="471"/>
-      <c r="D17" s="472"/>
+      <c r="C17" s="442"/>
+      <c r="D17" s="443"/>
       <c r="E17" s="53">
         <f t="shared" ref="E17" si="3">hossler_tb</f>
         <v>0</v>
       </c>
       <c r="F17" s="68">
         <f t="shared" ref="F17" si="4">hossler_sb</f>
         <v>0</v>
       </c>
       <c r="G17" s="53">
         <f t="shared" ref="G17" si="5">hossler_tt</f>
         <v>0</v>
       </c>
       <c r="H17" s="68">
         <f t="shared" ref="H17" si="6">hossler_ps</f>
         <v>0</v>
       </c>
       <c r="I17" s="53">
         <f t="shared" ref="I17" si="7">hossler_ps</f>
         <v>0</v>
       </c>
       <c r="J17" s="68">
         <f t="shared" ref="J17" si="8">hossler_pu</f>
         <v>0</v>
       </c>
       <c r="K17" s="53">
@@ -19541,55 +19526,55 @@
         <v>13</v>
       </c>
       <c r="S19" s="30">
         <v>14</v>
       </c>
       <c r="T19" s="30">
         <v>15</v>
       </c>
       <c r="U19" s="30">
         <v>16</v>
       </c>
       <c r="V19" s="30">
         <v>17</v>
       </c>
       <c r="W19" s="30">
         <v>18</v>
       </c>
       <c r="X19" s="30">
         <v>19</v>
       </c>
       <c r="Y19" s="30">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B20" s="433" t="s">
+      <c r="B20" s="458" t="s">
         <v>126</v>
       </c>
-      <c r="C20" s="434"/>
-      <c r="D20" s="435"/>
+      <c r="C20" s="459"/>
+      <c r="D20" s="460"/>
       <c r="E20" s="41">
         <f>IF(Inputs!$D$93&gt;(life_tb+Inputs!$D$93),0,Inputs!$D$95)</f>
         <v>0</v>
       </c>
       <c r="F20" s="42">
         <f>IF(Inputs!$E$93&gt;(life_tb+Inputs!$D$93),0,Inputs!$D$95)+IF(Inputs!$E$93&gt;(life_tb+Inputs!$E$93),0,Inputs!$E$95)</f>
         <v>0</v>
       </c>
       <c r="G20" s="42">
         <f>IF(Inputs!$F$93&gt;(life_tb+Inputs!$D$93),0,Inputs!$D$95)+IF(Inputs!$F$93&gt;(life_tb+Inputs!$E$93),0,Inputs!$E$95)+IF(Inputs!$F$93&gt;(life_tb+Inputs!$F$93),0,Inputs!$F$95)</f>
         <v>0</v>
       </c>
       <c r="H20" s="42">
         <f>IF(Inputs!$G$93&gt;(life_tb+Inputs!$D$93),0,Inputs!$D$95)+IF(Inputs!$G$93&gt;(life_tb+Inputs!$E$93),0,Inputs!$E$95)+IF(Inputs!$G$93&gt;(life_tb+Inputs!$F$93),0,Inputs!$F$95)+IF(Inputs!$G$93&gt;(life_tb+Inputs!$G$93),0,Inputs!$G$95)</f>
         <v>0</v>
       </c>
       <c r="I20" s="42">
         <f>IF(Inputs!$H$93&gt;(life_tb+Inputs!$D$93),0,Inputs!$D$95)+IF(Inputs!$H$93&gt;(life_tb+Inputs!$E$93),0,Inputs!$E$95)+IF(Inputs!$H$93&gt;(life_tb+Inputs!$F$93),0,Inputs!$F$95)+IF(Inputs!$H$93&gt;(life_tb+Inputs!$G$93),0,Inputs!$G$95)+IF(Inputs!$H$93&gt;(life_tb+Inputs!$H$93),0,Inputs!$H$95)</f>
         <v>0</v>
       </c>
       <c r="J20" s="42">
         <f>IF(Inputs!$I$93&gt;(life_tb+Inputs!$D$93),0,Inputs!$D$95)+IF(Inputs!I$93&gt;(life_tb+Inputs!$E$93),0,Inputs!$E$95)+IF(Inputs!$I$93&gt;(life_tb+Inputs!$F$93),0,Inputs!$F$95)+IF(Inputs!$I$93&gt;(life_tb+Inputs!$G$93),0,Inputs!$G$95)+IF(Inputs!$I$93&gt;(life_tb+Inputs!$H$93),0,Inputs!$H$95)+IF(Inputs!$I$93&gt;(life_tb+Inputs!$I$93),0,Inputs!$I$95)</f>
         <v>0</v>
       </c>
       <c r="K20" s="42">
@@ -19632,55 +19617,55 @@
         <f>IF(Inputs!$S$93&gt;(life_tb+Inputs!$D$93),0,Inputs!$D$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$E$93),0,Inputs!$E$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$F$93),0,Inputs!$F$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$G$93),0,Inputs!$G$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$H$93),0,Inputs!$H$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$I$93),0,Inputs!$I$95)+ IF(Inputs!S$93&gt;(life_tb+Inputs!$J$93),0,Inputs!$J$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$K$93),0,Inputs!$K$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$L$93),0,Inputs!$L$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$M$93),0,Inputs!$M$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$N$93),0,Inputs!$N$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$O$93),0,Inputs!$O$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$P$93),0,Inputs!$P$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$Q$93),0,Inputs!$Q$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$R$93),0,Inputs!$R$95)+ IF(Inputs!$S$93&gt;(life_tb+Inputs!$S$93),0,Inputs!$S$95)</f>
         <v>0</v>
       </c>
       <c r="U20" s="42">
         <f>IF(Inputs!$T$93&gt;=(life_tb+Inputs!$D$93),0,Inputs!$D$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$E$93),0,Inputs!$E$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$F$93),0,Inputs!$F$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$G$93),0,Inputs!$G$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$H$93),0,Inputs!$H$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$I$93),0,Inputs!$I$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$J$93),0,Inputs!$J$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$K$93),0,Inputs!$K$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$L$93),0,Inputs!$L$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$M$93),0,Inputs!$M$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$N$93),0,Inputs!$N$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$O$93),0,Inputs!$O$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$P$93),0,Inputs!$P$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$Q$93),0,Inputs!$Q$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$R$93),0,Inputs!$R$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$S$93),0,Inputs!$S$95)+ IF(Inputs!$T$93&gt;(life_tb+Inputs!$T$93),0,Inputs!$T$95)</f>
         <v>0</v>
       </c>
       <c r="V20" s="42">
         <f>IF(Inputs!$U$93&gt;=(life_tb+Inputs!$D$93),0,Inputs!$D$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$E$93),0,Inputs!$E$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$F$93),0,Inputs!$F$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$G$93),0,Inputs!$G$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$H$93),0,Inputs!$H$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$I$93),0,Inputs!$I$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$J$93),0,Inputs!$J$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$K$93),0,Inputs!$K$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$L$93),0,Inputs!$L$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$M$93),0,Inputs!$M$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$N$93),0,Inputs!$N$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$O$93),0,Inputs!$O$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$P$93),0,Inputs!$P$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$Q$93),0,Inputs!$Q$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$R$93),0,Inputs!$R$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$S$93),0,Inputs!$S$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$T$93),0,Inputs!$T$95)+ IF(Inputs!$U$93&gt;(life_tb+Inputs!$U$93),0,Inputs!$U$95)</f>
         <v>0</v>
       </c>
       <c r="W20" s="42">
         <f>IF(Inputs!$V$93&gt;=(life_tb+Inputs!$D$93),0,Inputs!$D$95)+IF(Inputs!$V$93&gt;(life_tb+Inputs!$E$93),0,Inputs!$E$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$F$93),0,Inputs!$F$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$G$93),0,Inputs!$G$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$H$93),0,Inputs!$H$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$I$93),0,Inputs!$I$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$J$93),0,Inputs!$J$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$K$93),0,Inputs!$K$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$L$93),0,Inputs!$L$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$M$93),0,Inputs!$M$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$N$93),0,Inputs!$N$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$O$93),0,Inputs!$O$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$P$93),0,Inputs!$P$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$Q$93),0,Inputs!$Q$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$R$93),0,Inputs!$R$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$S$93),0,Inputs!$S$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$T$93),0,Inputs!$T$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$U$93),0,Inputs!$U$95)+ IF(Inputs!$V$93&gt;(life_tb+Inputs!$V$93),0,Inputs!$V$95)</f>
         <v>0</v>
       </c>
       <c r="X20" s="42">
         <f>IF(Inputs!$W$93&gt;=(life_tb+Inputs!$D$93),0,Inputs!$D$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$E$93),0,Inputs!$E$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$F$93),0,Inputs!$F$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$G$93),0,Inputs!$G$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$H$93),0,Inputs!$H$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$I$93),0,Inputs!$I$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$J$93),0,Inputs!$J$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$K$93),0,Inputs!$K$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$L$93),0,Inputs!$L$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$M$93),0,Inputs!$M$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$N$93),0,Inputs!$N$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$O$93),0,Inputs!$O$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$P$93),0,Inputs!$P$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$Q$93),0,Inputs!$Q$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$R$93),0,Inputs!$R$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$S$93),0,Inputs!$S$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$T$93),0,Inputs!$T$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$U$93),0,Inputs!$U$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$V$93),0,Inputs!$V$95)+ IF(Inputs!$W$93&gt;(life_tb+Inputs!$W$93),0,Inputs!$W$95)</f>
         <v>0</v>
       </c>
       <c r="Y20" s="42">
         <f>IF(Inputs!$X$93&gt;=(life_tb+Inputs!$D$93),0,Inputs!$D$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$E$93),0,Inputs!$E$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$F$93),0,Inputs!$F$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$G$93),0,Inputs!$G$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$H$93),0,Inputs!$H$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$I$93),0,Inputs!$I$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$J$93),0,Inputs!$J$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$K$93),0,Inputs!$K$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$L$93),0,Inputs!$L$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$M$93),0,Inputs!$M$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$N$93),0,Inputs!$N$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$O$93),0,Inputs!$O$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$P$93),0,Inputs!$P$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$Q$93),0,Inputs!$Q$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$R$93),0,Inputs!$R$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$S$93),0,Inputs!$S$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$T$93),0,Inputs!$T$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$U$93),0,Inputs!$U$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$V$93),0,Inputs!$V$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$W$93),0,Inputs!$W$95)+ IF(Inputs!$X$93&gt;(life_tb+Inputs!$W$93),0,Inputs!$W$95)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B21" s="439" t="s">
+      <c r="B21" s="461" t="s">
         <v>127</v>
       </c>
-      <c r="C21" s="440"/>
-      <c r="D21" s="441"/>
+      <c r="C21" s="462"/>
+      <c r="D21" s="463"/>
       <c r="E21" s="43">
         <f>IF(Inputs!$D$93&gt;(life_sb+Inputs!$D$93),0,Inputs!$D$96)</f>
         <v>0</v>
       </c>
       <c r="F21" s="44">
         <f>IF(Inputs!$E$93&gt;(life_sb+Inputs!$D$93),0,Inputs!$D$96)+IF(Inputs!$E$93&gt;(life_sb+Inputs!$E$93),0,Inputs!$E$96)</f>
         <v>0</v>
       </c>
       <c r="G21" s="44">
         <f>IF(Inputs!$F$93&gt;(life_sb+Inputs!$D$93),0,Inputs!$D$96)+IF(Inputs!$F$93&gt;(life_sb+Inputs!$E$93),0,Inputs!$E$96)+IF(Inputs!$F$93&gt;(life_sb+Inputs!$F$93),0,Inputs!$F$96)</f>
         <v>0</v>
       </c>
       <c r="H21" s="44">
         <f>IF(Inputs!$G$93&gt;(life_sb+Inputs!$D$93),0,Inputs!$D$96)+IF(Inputs!$G$93&gt;(life_sb+Inputs!$E$93),0,Inputs!$E$96)+IF(Inputs!$G$93&gt;(life_sb+Inputs!$F$93),0,Inputs!$F$96)+IF(Inputs!$G$93&gt;(life_sb+Inputs!$G$93),0,Inputs!$G$96)</f>
         <v>0</v>
       </c>
       <c r="I21" s="44">
         <f>IF(Inputs!$H$93&gt;(life_sb+Inputs!$D$93),0,Inputs!$D$96)+IF(Inputs!$H$93&gt;(life_sb+Inputs!$E$93),0,Inputs!$E$96)+IF(Inputs!$H$93&gt;(life_sb+Inputs!$F$93),0,Inputs!$F$96)+IF(Inputs!$H$93&gt;(life_sb+Inputs!$G$93),0,Inputs!$G$96)+IF(Inputs!$H$93&gt;(life_sb+Inputs!$H$93),0,Inputs!$H$96)</f>
         <v>0</v>
       </c>
       <c r="J21" s="44">
         <f>IF(Inputs!$I$93&gt;(life_sb+Inputs!$D$93),0,Inputs!$D$96)+IF(Inputs!I$93&gt;(life_sb+Inputs!$E$93),0,Inputs!$E$96)+IF(Inputs!$I$93&gt;(life_sb+Inputs!$F$93),0,Inputs!$F$96)+IF(Inputs!$I$93&gt;(life_sb+Inputs!$G$93),0,Inputs!$G$96)+IF(Inputs!$I$93&gt;(life_sb+Inputs!$H$93),0,Inputs!$H$96)+IF(Inputs!$I$93&gt;(life_sb+Inputs!$I$93),0,Inputs!$I$96)</f>
         <v>0</v>
       </c>
       <c r="K21" s="44">
@@ -19723,55 +19708,55 @@
         <f>IF(Inputs!$S$93&gt;(life_sb+Inputs!$D$93),0,Inputs!$D$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$E$93),0,Inputs!$E$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$F$93),0,Inputs!$F$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$G$93),0,Inputs!$G$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$H$93),0,Inputs!$H$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$I$93),0,Inputs!$I$96)+ IF(Inputs!S$93&gt;(life_sb+Inputs!$J$93),0,Inputs!$J$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$K$93),0,Inputs!$K$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$L$93),0,Inputs!$L$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$M$93),0,Inputs!$M$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$N$93),0,Inputs!$N$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$O$93),0,Inputs!$O$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$P$93),0,Inputs!$P$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$Q$93),0,Inputs!$Q$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$R$93),0,Inputs!$R$96)+ IF(Inputs!$S$93&gt;(life_sb+Inputs!$S$93),0,Inputs!$S$96)</f>
         <v>0</v>
       </c>
       <c r="U21" s="44">
         <f>IF(Inputs!$T$93&gt;=(life_sb+Inputs!$D$93),0,Inputs!$D$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$E$93),0,Inputs!$E$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$F$93),0,Inputs!$F$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$G$93),0,Inputs!$G$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$H$93),0,Inputs!$H$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$I$93),0,Inputs!$I$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$J$93),0,Inputs!$J$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$K$93),0,Inputs!$K$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$L$93),0,Inputs!$L$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$M$93),0,Inputs!$M$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$N$93),0,Inputs!$N$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$O$93),0,Inputs!$O$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$P$93),0,Inputs!$P$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$Q$93),0,Inputs!$Q$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$R$93),0,Inputs!$R$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$S$93),0,Inputs!$S$96)+ IF(Inputs!$T$93&gt;(life_sb+Inputs!$T$93),0,Inputs!$T$96)</f>
         <v>0</v>
       </c>
       <c r="V21" s="44">
         <f>IF(Inputs!$U$93&gt;=(life_sb+Inputs!$D$93),0,Inputs!$D$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$E$93),0,Inputs!$E$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$F$93),0,Inputs!$F$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$G$93),0,Inputs!$G$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$H$93),0,Inputs!$H$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$I$93),0,Inputs!$I$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$J$93),0,Inputs!$J$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$K$93),0,Inputs!$K$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$L$93),0,Inputs!$L$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$M$93),0,Inputs!$M$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$N$93),0,Inputs!$N$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$O$93),0,Inputs!$O$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$P$93),0,Inputs!$P$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$Q$93),0,Inputs!$Q$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$R$93),0,Inputs!$R$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$S$93),0,Inputs!$S$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$T$93),0,Inputs!$T$96)+ IF(Inputs!$U$93&gt;(life_sb+Inputs!$U$93),0,Inputs!$U$96)</f>
         <v>0</v>
       </c>
       <c r="W21" s="44">
         <f>IF(Inputs!$V$93&gt;=(life_sb+Inputs!$D$93),0,Inputs!$D$96)+IF(Inputs!$V$93&gt;(life_sb+Inputs!$E$93),0,Inputs!$E$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$F$93),0,Inputs!$F$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$G$93),0,Inputs!$G$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$H$93),0,Inputs!$H$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$I$93),0,Inputs!$I$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$J$93),0,Inputs!$J$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$K$93),0,Inputs!$K$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$L$93),0,Inputs!$L$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$M$93),0,Inputs!$M$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$N$93),0,Inputs!$N$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$O$93),0,Inputs!$O$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$P$93),0,Inputs!$P$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$Q$93),0,Inputs!$Q$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$R$93),0,Inputs!$R$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$S$93),0,Inputs!$S$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$T$93),0,Inputs!$T$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$U$93),0,Inputs!$U$96)+ IF(Inputs!$V$93&gt;(life_sb+Inputs!$V$93),0,Inputs!$V$96)</f>
         <v>0</v>
       </c>
       <c r="X21" s="44">
         <f>IF(Inputs!$W$93&gt;=(life_sb+Inputs!$D$93),0,Inputs!$D$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$E$93),0,Inputs!$E$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$F$93),0,Inputs!$F$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$G$93),0,Inputs!$G$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$H$93),0,Inputs!$H$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$I$93),0,Inputs!$I$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$J$93),0,Inputs!$J$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$K$93),0,Inputs!$K$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$L$93),0,Inputs!$L$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$M$93),0,Inputs!$M$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$N$93),0,Inputs!$N$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$O$93),0,Inputs!$O$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$P$93),0,Inputs!$P$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$Q$93),0,Inputs!$Q$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$R$93),0,Inputs!$R$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$S$93),0,Inputs!$S$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$T$93),0,Inputs!$T$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$U$93),0,Inputs!$U$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$V$93),0,Inputs!$V$96)+ IF(Inputs!$W$93&gt;(life_sb+Inputs!$W$93),0,Inputs!$W$96)</f>
         <v>0</v>
       </c>
       <c r="Y21" s="44">
         <f>IF(Inputs!$X$93&gt;=(life_sb+Inputs!$D$93),0,Inputs!$D$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$E$93),0,Inputs!$E$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$F$93),0,Inputs!$F$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$G$93),0,Inputs!$G$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$H$93),0,Inputs!$H$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$I$93),0,Inputs!$I$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$J$93),0,Inputs!$J$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$K$93),0,Inputs!$K$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$L$93),0,Inputs!$L$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$M$93),0,Inputs!$M$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$N$93),0,Inputs!$N$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$O$93),0,Inputs!$O$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$P$93),0,Inputs!$P$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$Q$93),0,Inputs!$Q$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$R$93),0,Inputs!$R$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$S$93),0,Inputs!$S$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$T$93),0,Inputs!$T$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$U$93),0,Inputs!$U$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$V$93),0,Inputs!$V$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$W$93),0,Inputs!$W$96)+ IF(Inputs!$X$93&gt;(life_sb+Inputs!$W$93),0,Inputs!$W$96)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B22" s="433" t="s">
+      <c r="B22" s="458" t="s">
         <v>128</v>
       </c>
-      <c r="C22" s="434"/>
-      <c r="D22" s="435"/>
+      <c r="C22" s="459"/>
+      <c r="D22" s="460"/>
       <c r="E22" s="41">
         <f>IF(Inputs!$D$93&gt;(life_tt+Inputs!$D$93),0,Inputs!$D$97)</f>
         <v>0</v>
       </c>
       <c r="F22" s="42">
         <f>IF(Inputs!$E$93&gt;(life_tt+Inputs!$D$93),0,Inputs!$D$97)+IF(Inputs!$E$93&gt;(life_tt+Inputs!$E$93),0,Inputs!$E$97)</f>
         <v>0</v>
       </c>
       <c r="G22" s="42">
         <f>IF(Inputs!$F$93&gt;(life_tt+Inputs!$D$93),0,Inputs!$D$97)+IF(Inputs!$F$93&gt;(life_tt+Inputs!$E$93),0,Inputs!$E$97)+IF(Inputs!$F$93&gt;(life_tt+Inputs!$F$93),0,Inputs!$F$97)</f>
         <v>0</v>
       </c>
       <c r="H22" s="42">
         <f>IF(Inputs!$G$93&gt;(life_tt+Inputs!$D$93),0,Inputs!$D$97)+IF(Inputs!$G$93&gt;(life_tt+Inputs!$E$93),0,Inputs!$E$97)+IF(Inputs!$G$93&gt;(life_tt+Inputs!$F$93),0,Inputs!$F$97)+IF(Inputs!$G$93&gt;(life_tt+Inputs!$G$93),0,Inputs!$G$97)</f>
         <v>0</v>
       </c>
       <c r="I22" s="42">
         <f>IF(Inputs!$H$93&gt;(life_tt+Inputs!$D$93),0,Inputs!$D$97)+IF(Inputs!$H$93&gt;(life_tt+Inputs!$E$93),0,Inputs!$E$97)+IF(Inputs!$H$93&gt;(life_tt+Inputs!$F$93),0,Inputs!$F$97)+IF(Inputs!$H$93&gt;(life_tt+Inputs!$G$93),0,Inputs!$G$97)+IF(Inputs!$H$93&gt;(life_tt+Inputs!$H$93),0,Inputs!$H$97)</f>
         <v>0</v>
       </c>
       <c r="J22" s="42">
         <f>IF(Inputs!$I$93&gt;(life_tt+Inputs!$D$93),0,Inputs!$D$97)+IF(Inputs!I$93&gt;(life_tt+Inputs!$E$93),0,Inputs!$E$97)+IF(Inputs!$I$93&gt;(life_tt+Inputs!$F$93),0,Inputs!$F$97)+IF(Inputs!$I$93&gt;(life_tt+Inputs!$G$93),0,Inputs!$G$97)+IF(Inputs!$I$93&gt;(life_tt+Inputs!$H$93),0,Inputs!$H$97)+IF(Inputs!$I$93&gt;(life_tt+Inputs!$I$93),0,Inputs!$I$97)</f>
         <v>0</v>
       </c>
       <c r="K22" s="42">
@@ -19814,55 +19799,55 @@
         <f>IF(Inputs!$S$93&gt;(life_tt+Inputs!$D$93),0,Inputs!$D$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$E$93),0,Inputs!$E$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$F$93),0,Inputs!$F$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$G$93),0,Inputs!$G$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$H$93),0,Inputs!$H$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$I$93),0,Inputs!$I$97)+ IF(Inputs!S$93&gt;(life_tt+Inputs!$J$93),0,Inputs!$J$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$K$93),0,Inputs!$K$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$L$93),0,Inputs!$L$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$M$93),0,Inputs!$M$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$N$93),0,Inputs!$N$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$O$93),0,Inputs!$O$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$P$93),0,Inputs!$P$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$Q$93),0,Inputs!$Q$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$R$93),0,Inputs!$R$97)+ IF(Inputs!$S$93&gt;(life_tt+Inputs!$S$93),0,Inputs!$S$97)</f>
         <v>0</v>
       </c>
       <c r="U22" s="42">
         <f>IF(Inputs!$T$93&gt;=(life_tt+Inputs!$D$93),0,Inputs!$D$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$E$93),0,Inputs!$E$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$F$93),0,Inputs!$F$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$G$93),0,Inputs!$G$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$H$93),0,Inputs!$H$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$I$93),0,Inputs!$I$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$J$93),0,Inputs!$J$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$K$93),0,Inputs!$K$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$L$93),0,Inputs!$L$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$M$93),0,Inputs!$M$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$N$93),0,Inputs!$N$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$O$93),0,Inputs!$O$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$P$93),0,Inputs!$P$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$Q$93),0,Inputs!$Q$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$R$93),0,Inputs!$R$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$S$93),0,Inputs!$S$97)+ IF(Inputs!$T$93&gt;(life_tt+Inputs!$T$93),0,Inputs!$T$97)</f>
         <v>0</v>
       </c>
       <c r="V22" s="42">
         <f>IF(Inputs!$U$93&gt;=(life_tt+Inputs!$D$93),0,Inputs!$D$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$E$93),0,Inputs!$E$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$F$93),0,Inputs!$F$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$G$93),0,Inputs!$G$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$H$93),0,Inputs!$H$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$I$93),0,Inputs!$I$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$J$93),0,Inputs!$J$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$K$93),0,Inputs!$K$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$L$93),0,Inputs!$L$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$M$93),0,Inputs!$M$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$N$93),0,Inputs!$N$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$O$93),0,Inputs!$O$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$P$93),0,Inputs!$P$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$Q$93),0,Inputs!$Q$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$R$93),0,Inputs!$R$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$S$93),0,Inputs!$S$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$T$93),0,Inputs!$T$97)+ IF(Inputs!$U$93&gt;(life_tt+Inputs!$U$93),0,Inputs!$U$97)</f>
         <v>0</v>
       </c>
       <c r="W22" s="42">
         <f>IF(Inputs!$V$93&gt;=(life_tt+Inputs!$D$93),0,Inputs!$D$97)+IF(Inputs!$V$93&gt;(life_tt+Inputs!$E$93),0,Inputs!$E$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$F$93),0,Inputs!$F$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$G$93),0,Inputs!$G$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$H$93),0,Inputs!$H$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$I$93),0,Inputs!$I$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$J$93),0,Inputs!$J$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$K$93),0,Inputs!$K$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$L$93),0,Inputs!$L$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$M$93),0,Inputs!$M$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$N$93),0,Inputs!$N$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$O$93),0,Inputs!$O$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$P$93),0,Inputs!$P$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$Q$93),0,Inputs!$Q$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$R$93),0,Inputs!$R$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$S$93),0,Inputs!$S$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$T$93),0,Inputs!$T$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$U$93),0,Inputs!$U$97)+ IF(Inputs!$V$93&gt;(life_tt+Inputs!$V$93),0,Inputs!$V$97)</f>
         <v>0</v>
       </c>
       <c r="X22" s="42">
         <f>IF(Inputs!$W$93&gt;=(life_tt+Inputs!$D$93),0,Inputs!$D$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$E$93),0,Inputs!$E$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$F$93),0,Inputs!$F$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$G$93),0,Inputs!$G$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$H$93),0,Inputs!$H$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$I$93),0,Inputs!$I$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$J$93),0,Inputs!$J$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$K$93),0,Inputs!$K$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$L$93),0,Inputs!$L$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$M$93),0,Inputs!$M$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$N$93),0,Inputs!$N$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$O$93),0,Inputs!$O$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$P$93),0,Inputs!$P$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$Q$93),0,Inputs!$Q$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$R$93),0,Inputs!$R$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$S$93),0,Inputs!$S$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$T$93),0,Inputs!$T$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$U$93),0,Inputs!$U$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$V$93),0,Inputs!$V$97)+ IF(Inputs!$W$93&gt;(life_tt+Inputs!$W$93),0,Inputs!$W$97)</f>
         <v>0</v>
       </c>
       <c r="Y22" s="42">
         <f>IF(Inputs!$X$93&gt;=(life_tt+Inputs!$D$93),0,Inputs!$D$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$E$93),0,Inputs!$E$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$F$93),0,Inputs!$F$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$G$93),0,Inputs!$G$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$H$93),0,Inputs!$H$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$I$93),0,Inputs!$I$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$J$93),0,Inputs!$J$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$K$93),0,Inputs!$K$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$L$93),0,Inputs!$L$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$M$93),0,Inputs!$M$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$N$93),0,Inputs!$N$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$O$93),0,Inputs!$O$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$P$93),0,Inputs!$P$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$Q$93),0,Inputs!$Q$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$R$93),0,Inputs!$R$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$S$93),0,Inputs!$S$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$T$93),0,Inputs!$T$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$U$93),0,Inputs!$U$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$V$93),0,Inputs!$V$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$W$93),0,Inputs!$W$97)+ IF(Inputs!$X$93&gt;(life_tt+Inputs!$W$93),0,Inputs!$W$97)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B23" s="439" t="s">
+      <c r="B23" s="461" t="s">
         <v>129</v>
       </c>
-      <c r="C23" s="440"/>
-      <c r="D23" s="441"/>
+      <c r="C23" s="462"/>
+      <c r="D23" s="463"/>
       <c r="E23" s="43">
         <f>IF(Inputs!$D$93&gt;(life_ps+Inputs!$D$93),0,Inputs!$D$98)</f>
         <v>0</v>
       </c>
       <c r="F23" s="44">
         <f>IF(Inputs!$E$93&gt;(life_ps+Inputs!$D$93),0,Inputs!$D$98)+IF(Inputs!$E$93&gt;(life_ps+Inputs!$E$93),0,Inputs!$E$98)</f>
         <v>0</v>
       </c>
       <c r="G23" s="44">
         <f>IF(Inputs!$F$93&gt;(life_ps+Inputs!$D$93),0,Inputs!$D$98)+IF(Inputs!$F$93&gt;(life_ps+Inputs!$E$93),0,Inputs!$E$98)+IF(Inputs!$F$93&gt;(life_ps+Inputs!$F$93),0,Inputs!$F$98)</f>
         <v>0</v>
       </c>
       <c r="H23" s="44">
         <f>IF(Inputs!$G$93&gt;(life_ps+Inputs!$D$93),0,Inputs!$D$98)+IF(Inputs!$G$93&gt;(life_ps+Inputs!$E$93),0,Inputs!$E$98)+IF(Inputs!$G$93&gt;(life_ps+Inputs!$F$93),0,Inputs!$F$98)+IF(Inputs!$G$93&gt;(life_ps+Inputs!$G$93),0,Inputs!$G$98)</f>
         <v>0</v>
       </c>
       <c r="I23" s="44">
         <f>IF(Inputs!$H$93&gt;(life_ps+Inputs!$D$93),0,Inputs!$D$98)+IF(Inputs!$H$93&gt;(life_ps+Inputs!$E$93),0,Inputs!$E$98)+IF(Inputs!$H$93&gt;(life_ps+Inputs!$F$93),0,Inputs!$F$98)+IF(Inputs!$H$93&gt;(life_ps+Inputs!$G$93),0,Inputs!$G$98)+IF(Inputs!$H$93&gt;(life_ps+Inputs!$H$93),0,Inputs!$H$98)</f>
         <v>0</v>
       </c>
       <c r="J23" s="44">
         <f>IF(Inputs!$I$93&gt;(life_ps+Inputs!$D$93),0,Inputs!$D$98)+IF(Inputs!I$93&gt;(life_ps+Inputs!$E$93),0,Inputs!$E$98)+IF(Inputs!$I$93&gt;(life_ps+Inputs!$F$93),0,Inputs!$F$98)+IF(Inputs!$I$93&gt;(life_ps+Inputs!$G$93),0,Inputs!$G$98)+IF(Inputs!$I$93&gt;(life_ps+Inputs!$H$93),0,Inputs!$H$98)+IF(Inputs!$I$93&gt;(life_ps+Inputs!$I$93),0,Inputs!$I$98)</f>
         <v>0</v>
       </c>
       <c r="K23" s="44">
@@ -19905,55 +19890,55 @@
         <f>IF(Inputs!$S$93&gt;(life_ps+Inputs!$D$93),0,Inputs!$D$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$E$93),0,Inputs!$E$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$F$93),0,Inputs!$F$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$G$93),0,Inputs!$G$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$H$93),0,Inputs!$H$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$I$93),0,Inputs!$I$98)+ IF(Inputs!S$93&gt;(life_ps+Inputs!$J$93),0,Inputs!$J$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$K$93),0,Inputs!$K$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$L$93),0,Inputs!$L$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$M$93),0,Inputs!$M$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$N$93),0,Inputs!$N$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$O$93),0,Inputs!$O$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$P$93),0,Inputs!$P$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$Q$93),0,Inputs!$Q$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$R$93),0,Inputs!$R$98)+ IF(Inputs!$S$93&gt;(life_ps+Inputs!$S$93),0,Inputs!$S$98)</f>
         <v>0</v>
       </c>
       <c r="U23" s="44">
         <f>IF(Inputs!$T$93&gt;=(life_ps+Inputs!$D$93),0,Inputs!$D$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$E$93),0,Inputs!$E$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$F$93),0,Inputs!$F$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$G$93),0,Inputs!$G$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$H$93),0,Inputs!$H$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$I$93),0,Inputs!$I$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$J$93),0,Inputs!$J$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$K$93),0,Inputs!$K$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$L$93),0,Inputs!$L$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$M$93),0,Inputs!$M$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$N$93),0,Inputs!$N$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$O$93),0,Inputs!$O$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$P$93),0,Inputs!$P$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$Q$93),0,Inputs!$Q$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$R$93),0,Inputs!$R$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$S$93),0,Inputs!$S$98)+ IF(Inputs!$T$93&gt;(life_ps+Inputs!$T$93),0,Inputs!$T$98)</f>
         <v>0</v>
       </c>
       <c r="V23" s="44">
         <f>IF(Inputs!$U$93&gt;=(life_ps+Inputs!$D$93),0,Inputs!$D$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$E$93),0,Inputs!$E$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$F$93),0,Inputs!$F$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$G$93),0,Inputs!$G$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$H$93),0,Inputs!$H$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$I$93),0,Inputs!$I$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$J$93),0,Inputs!$J$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$K$93),0,Inputs!$K$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$L$93),0,Inputs!$L$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$M$93),0,Inputs!$M$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$N$93),0,Inputs!$N$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$O$93),0,Inputs!$O$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$P$93),0,Inputs!$P$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$Q$93),0,Inputs!$Q$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$R$93),0,Inputs!$R$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$S$93),0,Inputs!$S$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$T$93),0,Inputs!$T$98)+ IF(Inputs!$U$93&gt;(life_ps+Inputs!$U$93),0,Inputs!$U$98)</f>
         <v>0</v>
       </c>
       <c r="W23" s="44">
         <f>IF(Inputs!$V$93&gt;=(life_ps+Inputs!$D$93),0,Inputs!$D$98)+IF(Inputs!$V$93&gt;(life_ps+Inputs!$E$93),0,Inputs!$E$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$F$93),0,Inputs!$F$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$G$93),0,Inputs!$G$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$H$93),0,Inputs!$H$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$I$93),0,Inputs!$I$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$J$93),0,Inputs!$J$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$K$93),0,Inputs!$K$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$L$93),0,Inputs!$L$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$M$93),0,Inputs!$M$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$N$93),0,Inputs!$N$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$O$93),0,Inputs!$O$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$P$93),0,Inputs!$P$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$Q$93),0,Inputs!$Q$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$R$93),0,Inputs!$R$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$S$93),0,Inputs!$S$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$T$93),0,Inputs!$T$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$U$93),0,Inputs!$U$98)+ IF(Inputs!$V$93&gt;(life_ps+Inputs!$V$93),0,Inputs!$V$98)</f>
         <v>0</v>
       </c>
       <c r="X23" s="44">
         <f>IF(Inputs!$W$93&gt;=(life_ps+Inputs!$D$93),0,Inputs!$D$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$E$93),0,Inputs!$E$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$F$93),0,Inputs!$F$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$G$93),0,Inputs!$G$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$H$93),0,Inputs!$H$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$I$93),0,Inputs!$I$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$J$93),0,Inputs!$J$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$K$93),0,Inputs!$K$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$L$93),0,Inputs!$L$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$M$93),0,Inputs!$M$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$N$93),0,Inputs!$N$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$O$93),0,Inputs!$O$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$P$93),0,Inputs!$P$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$Q$93),0,Inputs!$Q$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$R$93),0,Inputs!$R$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$S$93),0,Inputs!$S$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$T$93),0,Inputs!$T$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$U$93),0,Inputs!$U$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$V$93),0,Inputs!$V$98)+ IF(Inputs!$W$93&gt;(life_ps+Inputs!$W$93),0,Inputs!$W$98)</f>
         <v>0</v>
       </c>
       <c r="Y23" s="44">
         <f>IF(Inputs!$X$93&gt;=(life_ps+Inputs!$D$93),0,Inputs!$D$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$E$93),0,Inputs!$E$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$F$93),0,Inputs!$F$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$G$93),0,Inputs!$G$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$H$93),0,Inputs!$H$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$I$93),0,Inputs!$I$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$J$93),0,Inputs!$J$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$K$93),0,Inputs!$K$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$L$93),0,Inputs!$L$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$M$93),0,Inputs!$M$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$N$93),0,Inputs!$N$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$O$93),0,Inputs!$O$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$P$93),0,Inputs!$P$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$Q$93),0,Inputs!$Q$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$R$93),0,Inputs!$R$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$S$93),0,Inputs!$S$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$T$93),0,Inputs!$T$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$U$93),0,Inputs!$U$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$V$93),0,Inputs!$V$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$W$93),0,Inputs!$W$98)+ IF(Inputs!$X$93&gt;(life_ps+Inputs!$W$93),0,Inputs!$W$98)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B24" s="433" t="s">
+      <c r="B24" s="458" t="s">
         <v>130</v>
       </c>
-      <c r="C24" s="434"/>
-      <c r="D24" s="435"/>
+      <c r="C24" s="459"/>
+      <c r="D24" s="460"/>
       <c r="E24" s="41">
         <f>IF(Inputs!$D$93&gt;(life_dt+Inputs!$D$93),0,Inputs!$D$99)</f>
         <v>0</v>
       </c>
       <c r="F24" s="42">
         <f>IF(Inputs!$E$93&gt;(life_dt+Inputs!$D$93),0,Inputs!$D$99)+IF(Inputs!$E$93&gt;(life_dt+Inputs!$E$93),0,Inputs!$E$99)</f>
         <v>0</v>
       </c>
       <c r="G24" s="42">
         <f>IF(Inputs!$F$93&gt;(life_dt+Inputs!$D$93),0,Inputs!$D$99)+IF(Inputs!$F$93&gt;(life_dt+Inputs!$E$93),0,Inputs!$E$99)+IF(Inputs!$F$93&gt;(life_dt+Inputs!$F$93),0,Inputs!$F$99)</f>
         <v>0</v>
       </c>
       <c r="H24" s="42">
         <f>IF(Inputs!$G$93&gt;(life_dt+Inputs!$D$93),0,Inputs!$D$99)+IF(Inputs!$G$93&gt;(life_dt+Inputs!$E$93),0,Inputs!$E$99)+IF(Inputs!$G$93&gt;(life_dt+Inputs!$F$93),0,Inputs!$F$99)+IF(Inputs!$G$93&gt;(life_dt+Inputs!$G$93),0,Inputs!$G$99)</f>
         <v>0</v>
       </c>
       <c r="I24" s="42">
         <f>IF(Inputs!$H$93&gt;(life_dt+Inputs!$D$93),0,Inputs!$D$99)+IF(Inputs!$H$93&gt;(life_dt+Inputs!$E$93),0,Inputs!$E$99)+IF(Inputs!$H$93&gt;(life_dt+Inputs!$F$93),0,Inputs!$F$99)+IF(Inputs!$H$93&gt;(life_dt+Inputs!$G$93),0,Inputs!$G$99)+IF(Inputs!$H$93&gt;(life_dt+Inputs!$H$93),0,Inputs!$H$99)</f>
         <v>0</v>
       </c>
       <c r="J24" s="42">
         <f>IF(Inputs!$I$93&gt;(life_dt+Inputs!$D$93),0,Inputs!$D$99)+IF(Inputs!I$93&gt;(life_dt+Inputs!$E$93),0,Inputs!$E$99)+IF(Inputs!$I$93&gt;(life_dt+Inputs!$F$93),0,Inputs!$F$99)+IF(Inputs!$I$93&gt;(life_dt+Inputs!$G$93),0,Inputs!$G$99)+IF(Inputs!$I$93&gt;(life_dt+Inputs!$H$93),0,Inputs!$H$99)+IF(Inputs!$I$93&gt;(life_dt+Inputs!$I$93),0,Inputs!$I$99)</f>
         <v>0</v>
       </c>
       <c r="K24" s="42">
@@ -19996,55 +19981,55 @@
         <f>IF(Inputs!$S$93&gt;(life_dt+Inputs!$D$93),0,Inputs!$D$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$E$93),0,Inputs!$E$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$F$93),0,Inputs!$F$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$G$93),0,Inputs!$G$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$H$93),0,Inputs!$H$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$I$93),0,Inputs!$I$99)+ IF(Inputs!S$93&gt;(life_dt+Inputs!$J$93),0,Inputs!$J$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$K$93),0,Inputs!$K$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$L$93),0,Inputs!$L$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$M$93),0,Inputs!$M$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$N$93),0,Inputs!$N$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$O$93),0,Inputs!$O$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$P$93),0,Inputs!$P$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$Q$93),0,Inputs!$Q$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$R$93),0,Inputs!$R$99)+ IF(Inputs!$S$93&gt;(life_dt+Inputs!$S$93),0,Inputs!$S$99)</f>
         <v>0</v>
       </c>
       <c r="U24" s="42">
         <f>IF(Inputs!$T$93&gt;=(life_dt+Inputs!$D$93),0,Inputs!$D$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$E$93),0,Inputs!$E$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$F$93),0,Inputs!$F$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$G$93),0,Inputs!$G$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$H$93),0,Inputs!$H$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$I$93),0,Inputs!$I$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$J$93),0,Inputs!$J$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$K$93),0,Inputs!$K$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$L$93),0,Inputs!$L$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$M$93),0,Inputs!$M$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$N$93),0,Inputs!$N$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$O$93),0,Inputs!$O$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$P$93),0,Inputs!$P$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$Q$93),0,Inputs!$Q$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$R$93),0,Inputs!$R$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$S$93),0,Inputs!$S$99)+ IF(Inputs!$T$93&gt;(life_dt+Inputs!$T$93),0,Inputs!$T$99)</f>
         <v>0</v>
       </c>
       <c r="V24" s="42">
         <f>IF(Inputs!$U$93&gt;=(life_dt+Inputs!$D$93),0,Inputs!$D$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$E$93),0,Inputs!$E$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$F$93),0,Inputs!$F$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$G$93),0,Inputs!$G$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$H$93),0,Inputs!$H$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$I$93),0,Inputs!$I$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$J$93),0,Inputs!$J$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$K$93),0,Inputs!$K$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$L$93),0,Inputs!$L$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$M$93),0,Inputs!$M$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$N$93),0,Inputs!$N$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$O$93),0,Inputs!$O$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$P$93),0,Inputs!$P$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$Q$93),0,Inputs!$Q$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$R$93),0,Inputs!$R$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$S$93),0,Inputs!$S$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$T$93),0,Inputs!$T$99)+ IF(Inputs!$U$93&gt;(life_dt+Inputs!$U$93),0,Inputs!$U$99)</f>
         <v>0</v>
       </c>
       <c r="W24" s="42">
         <f>IF(Inputs!$V$93&gt;=(life_dt+Inputs!$D$93),0,Inputs!$D$99)+IF(Inputs!$V$93&gt;(life_dt+Inputs!$E$93),0,Inputs!$E$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$F$93),0,Inputs!$F$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$G$93),0,Inputs!$G$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$H$93),0,Inputs!$H$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$I$93),0,Inputs!$I$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$J$93),0,Inputs!$J$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$K$93),0,Inputs!$K$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$L$93),0,Inputs!$L$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$M$93),0,Inputs!$M$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$N$93),0,Inputs!$N$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$O$93),0,Inputs!$O$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$P$93),0,Inputs!$P$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$Q$93),0,Inputs!$Q$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$R$93),0,Inputs!$R$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$S$93),0,Inputs!$S$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$T$93),0,Inputs!$T$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$U$93),0,Inputs!$U$99)+ IF(Inputs!$V$93&gt;(life_dt+Inputs!$V$93),0,Inputs!$V$99)</f>
         <v>0</v>
       </c>
       <c r="X24" s="42">
         <f>IF(Inputs!$W$93&gt;=(life_dt+Inputs!$D$93),0,Inputs!$D$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$E$93),0,Inputs!$E$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$F$93),0,Inputs!$F$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$G$93),0,Inputs!$G$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$H$93),0,Inputs!$H$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$I$93),0,Inputs!$I$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$J$93),0,Inputs!$J$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$K$93),0,Inputs!$K$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$L$93),0,Inputs!$L$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$M$93),0,Inputs!$M$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$N$93),0,Inputs!$N$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$O$93),0,Inputs!$O$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$P$93),0,Inputs!$P$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$Q$93),0,Inputs!$Q$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$R$93),0,Inputs!$R$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$S$93),0,Inputs!$S$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$T$93),0,Inputs!$T$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$U$93),0,Inputs!$U$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$V$93),0,Inputs!$V$99)+ IF(Inputs!$W$93&gt;(life_dt+Inputs!$W$93),0,Inputs!$W$99)</f>
         <v>0</v>
       </c>
       <c r="Y24" s="42">
         <f>IF(Inputs!$X$93&gt;=(life_dt+Inputs!$D$93),0,Inputs!$D$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$E$93),0,Inputs!$E$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$F$93),0,Inputs!$F$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$G$93),0,Inputs!$G$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$H$93),0,Inputs!$H$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$I$93),0,Inputs!$I$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$J$93),0,Inputs!$J$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$K$93),0,Inputs!$K$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$L$93),0,Inputs!$L$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$M$93),0,Inputs!$M$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$N$93),0,Inputs!$N$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$O$93),0,Inputs!$O$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$P$93),0,Inputs!$P$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$Q$93),0,Inputs!$Q$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$R$93),0,Inputs!$R$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$S$93),0,Inputs!$S$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$T$93),0,Inputs!$T$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$U$93),0,Inputs!$U$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$V$93),0,Inputs!$V$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$W$93),0,Inputs!$W$99)+ IF(Inputs!$X$93&gt;(life_dt+Inputs!$W$93),0,Inputs!$W$99)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B25" s="439" t="s">
+      <c r="B25" s="461" t="s">
         <v>131</v>
       </c>
-      <c r="C25" s="440"/>
-      <c r="D25" s="441"/>
+      <c r="C25" s="462"/>
+      <c r="D25" s="463"/>
       <c r="E25" s="43">
         <f>IF(Inputs!$D$93&gt;(life_pu+Inputs!$D$93),0,Inputs!$D$100)</f>
         <v>0</v>
       </c>
       <c r="F25" s="44">
         <f>IF(Inputs!$E$93&gt;(life_pu+Inputs!$D$93),0,Inputs!$D$100)+IF(Inputs!$E$93&gt;(life_pu+Inputs!$E$93),0,Inputs!$E$100)</f>
         <v>0</v>
       </c>
       <c r="G25" s="44">
         <f>IF(Inputs!$F$93&gt;(life_pu+Inputs!$D$93),0,Inputs!$D$100)+IF(Inputs!$F$93&gt;(life_pu+Inputs!$E$93),0,Inputs!$E$100)+IF(Inputs!$F$93&gt;(life_pu+Inputs!$F$93),0,Inputs!$F$100)</f>
         <v>0</v>
       </c>
       <c r="H25" s="44">
         <f>IF(Inputs!$G$93&gt;(life_pu+Inputs!$D$93),0,Inputs!$D$100)+IF(Inputs!$G$93&gt;(life_pu+Inputs!$E$93),0,Inputs!$E$100)+IF(Inputs!$G$93&gt;(life_pu+Inputs!$F$93),0,Inputs!$F$100)+IF(Inputs!$G$93&gt;(life_pu+Inputs!$G$93),0,Inputs!$G$100)</f>
         <v>0</v>
       </c>
       <c r="I25" s="44">
         <f>IF(Inputs!$H$93&gt;(life_pu+Inputs!$D$93),0,Inputs!$D$100)+IF(Inputs!$H$93&gt;(life_pu+Inputs!$E$93),0,Inputs!$E$100)+IF(Inputs!$H$93&gt;(life_pu+Inputs!$F$93),0,Inputs!$F$100)+IF(Inputs!$H$93&gt;(life_pu+Inputs!$G$93),0,Inputs!$G$100)+IF(Inputs!$H$93&gt;(life_pu+Inputs!$H$93),0,Inputs!$H$100)</f>
         <v>0</v>
       </c>
       <c r="J25" s="44">
         <f>IF(Inputs!$I$93&gt;(life_pu+Inputs!$D$93),0,Inputs!$D$100)+IF(Inputs!I$93&gt;(life_pu+Inputs!$E$93),0,Inputs!$E$100)+IF(Inputs!$I$93&gt;(life_pu+Inputs!$F$93),0,Inputs!$F$100)+IF(Inputs!$I$93&gt;(life_pu+Inputs!$G$93),0,Inputs!$G$100)+IF(Inputs!$I$93&gt;(life_pu+Inputs!$H$93),0,Inputs!$H$100)+IF(Inputs!$I$93&gt;(life_pu+Inputs!$I$93),0,Inputs!$I$100)</f>
         <v>0</v>
       </c>
       <c r="K25" s="44">
@@ -20088,55 +20073,55 @@
         <v>0</v>
       </c>
       <c r="U25" s="44">
         <f>IF(Inputs!$T$93&gt;=(life_pu+Inputs!$D$93),0,Inputs!$D$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$E$93),0,Inputs!$E$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$F$93),0,Inputs!$F$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$G$93),0,Inputs!$G$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$H$93),0,Inputs!$H$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$I$93),0,Inputs!$I$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$J$93),0,Inputs!$J$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$K$93),0,Inputs!$K$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$L$93),0,Inputs!$L$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$M$93),0,Inputs!$M$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$N$93),0,Inputs!$N$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$O$93),0,Inputs!$O$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$P$93),0,Inputs!$P$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$Q$93),0,Inputs!$Q$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$R$93),0,Inputs!$R$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$S$93),0,Inputs!$S$100)+ IF(Inputs!$T$93&gt;(life_pu+Inputs!$T$93),0,Inputs!$T$100)</f>
         <v>0</v>
       </c>
       <c r="V25" s="44">
         <f>IF(Inputs!$U$93&gt;=(life_pu+Inputs!$D$93),0,Inputs!$D$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$E$93),0,Inputs!$E$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$F$93),0,Inputs!$F$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$G$93),0,Inputs!$G$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$H$93),0,Inputs!$H$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$I$93),0,Inputs!$I$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$J$93),0,Inputs!$J$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$K$93),0,Inputs!$K$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$L$93),0,Inputs!$L$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$M$93),0,Inputs!$M$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$N$93),0,Inputs!$N$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$O$93),0,Inputs!$O$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$P$93),0,Inputs!$P$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$Q$93),0,Inputs!$Q$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$R$93),0,Inputs!$R$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$S$93),0,Inputs!$S$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$T$93),0,Inputs!$T$100)+ IF(Inputs!$U$93&gt;(life_pu+Inputs!$U$93),0,Inputs!$U$100)</f>
         <v>0</v>
       </c>
       <c r="W25" s="44">
         <f>IF(Inputs!$V$93&gt;=(life_pu+Inputs!$D$93),0,Inputs!$D$100)+IF(Inputs!$V$93&gt;(life_pu+Inputs!$E$93),0,Inputs!$E$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$F$93),0,Inputs!$F$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$G$93),0,Inputs!$G$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$H$93),0,Inputs!$H$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$I$93),0,Inputs!$I$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$J$93),0,Inputs!$J$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$K$93),0,Inputs!$K$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$L$93),0,Inputs!$L$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$M$93),0,Inputs!$M$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$N$93),0,Inputs!$N$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$O$93),0,Inputs!$O$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$P$93),0,Inputs!$P$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$Q$93),0,Inputs!$Q$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$R$93),0,Inputs!$R$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$S$93),0,Inputs!$S$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$T$93),0,Inputs!$T$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$U$93),0,Inputs!$U$100)+ IF(Inputs!$V$93&gt;(life_pu+Inputs!$V$93),0,Inputs!$V$100)</f>
         <v>0</v>
       </c>
       <c r="X25" s="44">
         <f>IF(Inputs!$W$93&gt;=(life_pu+Inputs!$D$93),0,Inputs!$D$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$E$93),0,Inputs!$E$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$F$93),0,Inputs!$F$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$G$93),0,Inputs!$G$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$H$93),0,Inputs!$H$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$I$93),0,Inputs!$I$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$J$93),0,Inputs!$J$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$K$93),0,Inputs!$K$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$L$93),0,Inputs!$L$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$M$93),0,Inputs!$M$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$N$93),0,Inputs!$N$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$O$93),0,Inputs!$O$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$P$93),0,Inputs!$P$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$Q$93),0,Inputs!$Q$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$R$93),0,Inputs!$R$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$S$93),0,Inputs!$S$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$T$93),0,Inputs!$T$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$U$93),0,Inputs!$U$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$V$93),0,Inputs!$V$100)+ IF(Inputs!$W$93&gt;(life_pu+Inputs!$W$93),0,Inputs!$W$100)</f>
         <v>0</v>
       </c>
       <c r="Y25" s="44">
         <f>IF(Inputs!$X$93&gt;=(life_pu+Inputs!$D$93),0,Inputs!$D$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$E$93),0,Inputs!$E$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$F$93),0,Inputs!$F$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$G$93),0,Inputs!$G$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$H$93),0,Inputs!$H$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$I$93),0,Inputs!$I$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$J$93),0,Inputs!$J$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$K$93),0,Inputs!$K$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$L$93),0,Inputs!$L$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$M$93),0,Inputs!$M$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$N$93),0,Inputs!$N$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$O$93),0,Inputs!$O$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$P$93),0,Inputs!$P$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$Q$93),0,Inputs!$Q$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$R$93),0,Inputs!$R$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$S$93),0,Inputs!$S$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$T$93),0,Inputs!$T$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$U$93),0,Inputs!$U$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$V$93),0,Inputs!$V$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$W$93),0,Inputs!$W$100)+ IF(Inputs!$X$93&gt;(life_pu+Inputs!$W$93),0,Inputs!$W$100)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="241"/>
-      <c r="B26" s="433" t="s">
+      <c r="B26" s="458" t="s">
         <v>135</v>
       </c>
-      <c r="C26" s="434"/>
-      <c r="D26" s="435"/>
+      <c r="C26" s="459"/>
+      <c r="D26" s="460"/>
       <c r="E26" s="41">
         <f>IF(Inputs!$D$93&gt;(life_pc+Inputs!$D$93),0,Inputs!$D$101)</f>
         <v>0</v>
       </c>
       <c r="F26" s="42">
         <f>IF(Inputs!$E$93&gt;(life_pc+Inputs!$D$93),0,Inputs!$D$101)+IF(Inputs!$E$93&gt;(life_pc+Inputs!$E$93),0,Inputs!$E$101)</f>
         <v>0</v>
       </c>
       <c r="G26" s="42">
         <f>IF(Inputs!$F$93&gt;(life_pc+Inputs!$D$93),0,Inputs!$D$101)+IF(Inputs!$F$93&gt;(life_pc+Inputs!$E$93),0,Inputs!$E$101)+IF(Inputs!$F$93&gt;(life_pc+Inputs!$F$93),0,Inputs!$F$101)</f>
         <v>0</v>
       </c>
       <c r="H26" s="42">
         <f>IF(Inputs!$G$93&gt;(life_pc+Inputs!$D$93),0,Inputs!$D$101)+IF(Inputs!$G$93&gt;(life_pc+Inputs!$E$93),0,Inputs!$E$101)+IF(Inputs!$G$93&gt;(life_pc+Inputs!$F$93),0,Inputs!$F$101)+IF(Inputs!$G$93&gt;(life_pc+Inputs!$G$93),0,Inputs!$G$101)</f>
         <v>0</v>
       </c>
       <c r="I26" s="42">
         <f>IF(Inputs!$H$93&gt;(life_pc+Inputs!$D$93),0,Inputs!$D$101)+IF(Inputs!$H$93&gt;(life_pc+Inputs!$E$93),0,Inputs!$E$101)+IF(Inputs!$H$93&gt;(life_pc+Inputs!$F$93),0,Inputs!$F$101)+IF(Inputs!$H$93&gt;(life_pc+Inputs!$G$93),0,Inputs!$G$101)+IF(Inputs!$H$93&gt;(life_pc+Inputs!$H$93),0,Inputs!$H$101)</f>
         <v>0</v>
       </c>
       <c r="J26" s="42">
         <f>IF(Inputs!$I$93&gt;(life_pc+Inputs!$D$93),0,Inputs!$D$101)+IF(Inputs!I$93&gt;(life_pc+Inputs!$E$93),0,Inputs!$E$101)+IF(Inputs!$I$93&gt;(life_pc+Inputs!$F$93),0,Inputs!$F$101)+IF(Inputs!$I$93&gt;(life_pc+Inputs!$G$93),0,Inputs!$G$101)+IF(Inputs!$I$93&gt;(life_pc+Inputs!$H$93),0,Inputs!$H$101)+IF(Inputs!$I$93&gt;(life_pc+Inputs!$I$93),0,Inputs!$I$101)</f>
         <v>0</v>
       </c>
       <c r="K26" s="42">
@@ -20234,63 +20219,63 @@
       <c r="C28" s="246"/>
       <c r="D28" s="247"/>
       <c r="E28" s="245"/>
       <c r="F28" s="245"/>
       <c r="G28" s="245"/>
       <c r="H28" s="245"/>
       <c r="I28" s="245"/>
       <c r="J28" s="245"/>
       <c r="K28" s="245"/>
       <c r="L28" s="245"/>
       <c r="M28" s="245"/>
       <c r="N28" s="245"/>
       <c r="O28" s="245"/>
       <c r="P28" s="245"/>
       <c r="Q28" s="245"/>
       <c r="R28" s="245"/>
       <c r="S28" s="245"/>
       <c r="T28" s="245"/>
       <c r="U28" s="245"/>
       <c r="V28" s="245"/>
       <c r="W28" s="245"/>
       <c r="X28" s="245"/>
       <c r="Y28" s="245"/>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B29" s="442" t="s">
+      <c r="B29" s="478" t="s">
         <v>80</v>
       </c>
-      <c r="C29" s="443"/>
-      <c r="D29" s="444"/>
+      <c r="C29" s="479"/>
+      <c r="D29" s="480"/>
       <c r="E29" s="242"/>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B30" s="433" t="s">
+      <c r="B30" s="458" t="s">
         <v>81</v>
       </c>
-      <c r="C30" s="434"/>
-      <c r="D30" s="435"/>
+      <c r="C30" s="459"/>
+      <c r="D30" s="460"/>
       <c r="E30" s="34">
         <f>IF('Vehicle &amp; Station Calculations'!E20&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="F30" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!F20&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="G30" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!G20&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="H30" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!H20&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="I30" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!I20&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="J30" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!J20&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="K30" s="31">
@@ -20337,55 +20322,55 @@
         <f>IF('Vehicle &amp; Station Calculations'!U20&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="V30" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!V20&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="W30" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!W20&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="X30" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!X20&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Y30" s="51">
         <f>IF('Vehicle &amp; Station Calculations'!Y20&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Z30" s="31">
         <f t="shared" ref="Z30:Z36" si="10">IF(Y30=1,1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B31" s="439" t="s">
+      <c r="B31" s="461" t="s">
         <v>82</v>
       </c>
-      <c r="C31" s="440"/>
-      <c r="D31" s="441"/>
+      <c r="C31" s="462"/>
+      <c r="D31" s="463"/>
       <c r="E31" s="35">
         <f>IF('Vehicle &amp; Station Calculations'!E21&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="F31" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!F21&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="G31" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!G21&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="H31" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!H21&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="I31" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!I21&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="J31" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!J21&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="K31" s="8">
@@ -20432,55 +20417,55 @@
         <f>IF('Vehicle &amp; Station Calculations'!U21&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="V31" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!V21&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="W31" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!W21&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="X31" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!X21&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Y31" s="23">
         <f>IF('Vehicle &amp; Station Calculations'!Y21&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Z31" s="8">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B32" s="433" t="s">
+      <c r="B32" s="458" t="s">
         <v>83</v>
       </c>
-      <c r="C32" s="434"/>
-      <c r="D32" s="435"/>
+      <c r="C32" s="459"/>
+      <c r="D32" s="460"/>
       <c r="E32" s="34">
         <f>IF('Vehicle &amp; Station Calculations'!E22&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="F32" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!F22&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="G32" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!G22&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="H32" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!H22&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="I32" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!I22&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="J32" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!J22&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="K32" s="31">
@@ -20527,55 +20512,55 @@
         <f>IF('Vehicle &amp; Station Calculations'!U22&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="V32" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!V22&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="W32" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!W22&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="X32" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!X22&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Y32" s="51">
         <f>IF('Vehicle &amp; Station Calculations'!Y22&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Z32" s="31">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B33" s="439" t="s">
+      <c r="B33" s="461" t="s">
         <v>84</v>
       </c>
-      <c r="C33" s="440"/>
-      <c r="D33" s="441"/>
+      <c r="C33" s="462"/>
+      <c r="D33" s="463"/>
       <c r="E33" s="35">
         <f>IF('Vehicle &amp; Station Calculations'!E23&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="F33" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!F23&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="G33" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!G23&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="H33" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!H23&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="I33" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!I23&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="J33" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!J23&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="K33" s="8">
@@ -20622,55 +20607,55 @@
         <f>IF('Vehicle &amp; Station Calculations'!U23&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="V33" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!V23&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="W33" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!W23&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="X33" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!X23&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Y33" s="23">
         <f>IF('Vehicle &amp; Station Calculations'!Y23&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Z33" s="8">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B34" s="433" t="s">
+      <c r="B34" s="458" t="s">
         <v>85</v>
       </c>
-      <c r="C34" s="434"/>
-      <c r="D34" s="435"/>
+      <c r="C34" s="459"/>
+      <c r="D34" s="460"/>
       <c r="E34" s="34">
         <f>IF('Vehicle &amp; Station Calculations'!E24&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="F34" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!F24&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="G34" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!G24&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="H34" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!H24&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="I34" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!I24&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="J34" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!J24&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="K34" s="31">
@@ -20717,55 +20702,55 @@
         <f>IF('Vehicle &amp; Station Calculations'!U24&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="V34" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!V24&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="W34" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!W24&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="X34" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!X24&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Y34" s="51">
         <f>IF('Vehicle &amp; Station Calculations'!Y24&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Z34" s="31">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B35" s="439" t="s">
+      <c r="B35" s="461" t="s">
         <v>86</v>
       </c>
-      <c r="C35" s="440"/>
-      <c r="D35" s="441"/>
+      <c r="C35" s="462"/>
+      <c r="D35" s="463"/>
       <c r="E35" s="35">
         <f>IF('Vehicle &amp; Station Calculations'!E25&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="F35" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!F25&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="G35" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!G25&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="H35" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!H25&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="I35" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!I25&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="J35" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!J25&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="K35" s="8">
@@ -20812,55 +20797,55 @@
         <f>IF('Vehicle &amp; Station Calculations'!U25&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="V35" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!V25&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="W35" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!W25&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="X35" s="8">
         <f>IF('Vehicle &amp; Station Calculations'!X25&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Y35" s="23">
         <f>IF('Vehicle &amp; Station Calculations'!Y25&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Z35" s="8">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B36" s="433" t="s">
+      <c r="B36" s="458" t="s">
         <v>136</v>
       </c>
-      <c r="C36" s="434"/>
-      <c r="D36" s="435"/>
+      <c r="C36" s="459"/>
+      <c r="D36" s="460"/>
       <c r="E36" s="34">
         <f>IF('Vehicle &amp; Station Calculations'!E26&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="F36" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!F26&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="G36" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!G26&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="H36" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!H26&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="I36" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!I26&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="J36" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!J26&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="K36" s="31">
@@ -20907,62 +20892,62 @@
         <f>IF('Vehicle &amp; Station Calculations'!U26&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="V36" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!V26&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="W36" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!W26&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="X36" s="31">
         <f>IF('Vehicle &amp; Station Calculations'!X26&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Y36" s="51">
         <f>IF('Vehicle &amp; Station Calculations'!Y26&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="Z36" s="31">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B37" s="442" t="s">
+      <c r="B37" s="478" t="s">
         <v>87</v>
       </c>
-      <c r="C37" s="443"/>
-      <c r="D37" s="444"/>
+      <c r="C37" s="479"/>
+      <c r="D37" s="480"/>
     </row>
     <row r="38" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B38" s="436" t="s">
+      <c r="B38" s="484" t="s">
         <v>73</v>
       </c>
-      <c r="C38" s="437"/>
-      <c r="D38" s="438"/>
+      <c r="C38" s="485"/>
+      <c r="D38" s="486"/>
       <c r="E38" s="34">
         <f>IF(E30&gt;0,IF(AND(F30&gt;0,G30&gt;0,E$19&gt;0),12,IF(OR(E$19=0,E30&gt;1,F30&lt;1),6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="F38" s="34">
         <f t="shared" ref="F38:X38" si="11">IF(F30&gt;0,IF(AND(G30&gt;0,E30&gt;0),12,IF(OR(F$19&gt;0,F30&gt;1,G30&lt;1),6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="G38" s="34">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="H38" s="34">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I38" s="34">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="J38" s="34">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="K38" s="34">
@@ -21005,55 +20990,55 @@
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="U38" s="34">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V38" s="34">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="W38" s="34">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="X38" s="34">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="Y38" s="34">
         <f t="shared" ref="Y38:Y44" si="12">IF(Y30&gt;0,IF(AND(Z30&gt;0,X30&gt;0),12,IF(OR(Y$19&gt;0,Y30&gt;1,Z30&lt;1),6,0)),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B39" s="430" t="s">
+      <c r="B39" s="481" t="s">
         <v>74</v>
       </c>
-      <c r="C39" s="431"/>
-      <c r="D39" s="432"/>
+      <c r="C39" s="482"/>
+      <c r="D39" s="483"/>
       <c r="E39" s="35">
         <f t="shared" ref="E39:E44" si="13">IF(E31&gt;0,IF(AND(F31&gt;0,E$19&gt;0),12,IF(OR(E$19=0,E31&gt;1,F31&lt;1),6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="F39" s="35">
         <f t="shared" ref="F39:X39" si="14">IF(F31&gt;0,IF(AND(G31&gt;0,E31&gt;0),12,IF(OR(F$19&gt;0,F31&gt;1,G31&lt;1),6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="G39" s="35">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="H39" s="35">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="I39" s="35">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="J39" s="35">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="K39" s="35">
@@ -21096,55 +21081,55 @@
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="U39" s="35">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="V39" s="35">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="W39" s="35">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="X39" s="35">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y39" s="35">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B40" s="436" t="s">
+      <c r="B40" s="484" t="s">
         <v>75</v>
       </c>
-      <c r="C40" s="437"/>
-      <c r="D40" s="438"/>
+      <c r="C40" s="485"/>
+      <c r="D40" s="486"/>
       <c r="E40" s="34">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="F40" s="34">
         <f t="shared" ref="F40:X40" si="15">IF(F32&gt;0,IF(AND(G32&gt;0,E32&gt;0),12,IF(OR(F$19&gt;0,F32&gt;1,G32&lt;1),6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="G40" s="34">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="H40" s="34">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="I40" s="34">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J40" s="34">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="K40" s="34">
@@ -21187,55 +21172,55 @@
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="U40" s="34">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="V40" s="34">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="W40" s="34">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="X40" s="34">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="Y40" s="34">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B41" s="430" t="s">
+      <c r="B41" s="481" t="s">
         <v>76</v>
       </c>
-      <c r="C41" s="431"/>
-      <c r="D41" s="432"/>
+      <c r="C41" s="482"/>
+      <c r="D41" s="483"/>
       <c r="E41" s="35">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="F41" s="35">
         <f t="shared" ref="F41:X41" si="16">IF(F33&gt;0,IF(AND(G33&gt;0,E33&gt;0),12,IF(OR(F$19&gt;0,F33&gt;1,G33&lt;1),6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="G41" s="35">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H41" s="35">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="I41" s="35">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J41" s="35">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="K41" s="35">
@@ -21278,55 +21263,55 @@
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="U41" s="35">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="V41" s="35">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="W41" s="35">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="X41" s="35">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="Y41" s="35">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B42" s="436" t="s">
+      <c r="B42" s="484" t="s">
         <v>77</v>
       </c>
-      <c r="C42" s="437"/>
-      <c r="D42" s="438"/>
+      <c r="C42" s="485"/>
+      <c r="D42" s="486"/>
       <c r="E42" s="34">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="F42" s="34">
         <f t="shared" ref="F42:X42" si="17">IF(F34&gt;0,IF(AND(G34&gt;0,E34&gt;0),12,IF(OR(F$19&gt;0,F34&gt;1,G34&lt;1),6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="G42" s="34">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="H42" s="34">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I42" s="34">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="J42" s="34">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="K42" s="34">
@@ -21369,55 +21354,55 @@
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="U42" s="34">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="V42" s="34">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="W42" s="34">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="X42" s="34">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="Y42" s="34">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B43" s="430" t="s">
+      <c r="B43" s="481" t="s">
         <v>78</v>
       </c>
-      <c r="C43" s="431"/>
-      <c r="D43" s="432"/>
+      <c r="C43" s="482"/>
+      <c r="D43" s="483"/>
       <c r="E43" s="35">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="F43" s="35">
         <f t="shared" ref="F43:X43" si="18">IF(F35&gt;0,IF(AND(G35&gt;0,E35&gt;0),12,IF(OR(F$19&gt;0,F35&gt;1,G35&lt;1),6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="G43" s="35">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="H43" s="35">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="I43" s="35">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J43" s="35">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="K43" s="35">
@@ -21460,55 +21445,55 @@
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="U43" s="35">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="V43" s="35">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="W43" s="35">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="X43" s="35">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="Y43" s="35">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B44" s="433" t="s">
+      <c r="B44" s="458" t="s">
         <v>137</v>
       </c>
-      <c r="C44" s="434"/>
-      <c r="D44" s="435"/>
+      <c r="C44" s="459"/>
+      <c r="D44" s="460"/>
       <c r="E44" s="34">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="F44" s="34">
         <f t="shared" ref="F44:X44" si="19">IF(F36&gt;0,IF(AND(G36&gt;0,E36&gt;0),12,IF(OR(F$19&gt;0,F36&gt;1,G36&lt;1),6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="G44" s="34">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="H44" s="34">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="I44" s="34">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="J44" s="34">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="K44" s="34">
@@ -21551,83 +21536,83 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="U44" s="34">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V44" s="34">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="W44" s="34">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="X44" s="34">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="Y44" s="34">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="454" t="s">
+      <c r="B46" s="464" t="s">
         <v>298</v>
       </c>
-      <c r="C46" s="455"/>
-[...20 lines deleted...]
-      <c r="X46" s="456"/>
+      <c r="C46" s="465"/>
+      <c r="D46" s="465"/>
+      <c r="E46" s="465"/>
+      <c r="F46" s="465"/>
+      <c r="G46" s="465"/>
+      <c r="H46" s="465"/>
+      <c r="I46" s="465"/>
+      <c r="J46" s="465"/>
+      <c r="K46" s="465"/>
+      <c r="L46" s="465"/>
+      <c r="M46" s="465"/>
+      <c r="N46" s="465"/>
+      <c r="O46" s="465"/>
+      <c r="P46" s="465"/>
+      <c r="Q46" s="465"/>
+      <c r="R46" s="465"/>
+      <c r="S46" s="465"/>
+      <c r="T46" s="465"/>
+      <c r="U46" s="465"/>
+      <c r="V46" s="465"/>
+      <c r="W46" s="465"/>
+      <c r="X46" s="466"/>
       <c r="Y46" s="45"/>
     </row>
     <row r="47" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="462" t="s">
+      <c r="B47" s="452" t="s">
         <v>62</v>
       </c>
-      <c r="C47" s="463"/>
-      <c r="D47" s="464"/>
+      <c r="C47" s="453"/>
+      <c r="D47" s="454"/>
       <c r="E47" s="8">
         <v>0</v>
       </c>
       <c r="F47" s="8">
         <f t="shared" ref="F47" si="20">E47+1</f>
         <v>1</v>
       </c>
       <c r="G47" s="8">
         <f t="shared" ref="G47" si="21">F47+1</f>
         <v>2</v>
       </c>
       <c r="H47" s="8">
         <f t="shared" ref="H47" si="22">G47+1</f>
         <v>3</v>
       </c>
       <c r="I47" s="8">
         <f t="shared" ref="I47" si="23">H47+1</f>
         <v>4</v>
       </c>
       <c r="J47" s="8">
         <f t="shared" ref="J47" si="24">I47+1</f>
         <v>5</v>
       </c>
       <c r="K47" s="8">
         <f t="shared" ref="K47" si="25">J47+1</f>
@@ -21670,84 +21655,84 @@
         <v>15</v>
       </c>
       <c r="U47" s="8">
         <f t="shared" ref="U47" si="35">T47+1</f>
         <v>16</v>
       </c>
       <c r="V47" s="8">
         <f t="shared" ref="V47" si="36">U47+1</f>
         <v>17</v>
       </c>
       <c r="W47" s="8">
         <f t="shared" ref="W47" si="37">V47+1</f>
         <v>18</v>
       </c>
       <c r="X47" s="8">
         <f t="shared" ref="X47" si="38">W47+1</f>
         <v>19</v>
       </c>
       <c r="Y47" s="8">
         <f t="shared" ref="Y47" si="39">X47+1</f>
         <v>20</v>
       </c>
       <c r="Z47" s="45"/>
     </row>
     <row r="48" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="291" t="s">
-[...3 lines deleted...]
-      <c r="D48" s="292"/>
+      <c r="B48" s="357" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="444"/>
+      <c r="D48" s="358"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="45"/>
     </row>
     <row r="49" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="367" t="s">
+      <c r="B49" s="302" t="s">
         <v>300</v>
       </c>
-      <c r="C49" s="445"/>
-      <c r="D49" s="446"/>
+      <c r="C49" s="467"/>
+      <c r="D49" s="468"/>
       <c r="E49" s="74">
         <f>Inputs!D95*'Vehicle &amp; Station Calculations'!$E$7</f>
         <v>0</v>
       </c>
       <c r="F49" s="74">
         <f>Inputs!E95*'Vehicle &amp; Station Calculations'!$E$7</f>
         <v>0</v>
       </c>
       <c r="G49" s="74">
         <f>Inputs!F95*'Vehicle &amp; Station Calculations'!$E$7</f>
         <v>0</v>
       </c>
       <c r="H49" s="74">
         <f>Inputs!G95*'Vehicle &amp; Station Calculations'!$E$7</f>
         <v>0</v>
       </c>
       <c r="I49" s="74">
         <f>Inputs!H95*'Vehicle &amp; Station Calculations'!$E$7</f>
         <v>0</v>
       </c>
       <c r="J49" s="74">
         <f>Inputs!I95*'Vehicle &amp; Station Calculations'!$E$7</f>
         <v>0</v>
       </c>
       <c r="K49" s="74">
@@ -21791,55 +21776,55 @@
         <v>0</v>
       </c>
       <c r="U49" s="74">
         <f>Inputs!T95*'Vehicle &amp; Station Calculations'!$E$7</f>
         <v>0</v>
       </c>
       <c r="V49" s="74">
         <f>Inputs!U95*'Vehicle &amp; Station Calculations'!$E$7</f>
         <v>0</v>
       </c>
       <c r="W49" s="74">
         <f>Inputs!V95*'Vehicle &amp; Station Calculations'!$E$7</f>
         <v>0</v>
       </c>
       <c r="X49" s="74">
         <f>Inputs!W95*'Vehicle &amp; Station Calculations'!$E$7</f>
         <v>0</v>
       </c>
       <c r="Y49" s="74">
         <f>Inputs!X95*'Vehicle &amp; Station Calculations'!$E$7</f>
         <v>0</v>
       </c>
       <c r="Z49" s="45"/>
     </row>
     <row r="50" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="367" t="s">
+      <c r="B50" s="302" t="s">
         <v>301</v>
       </c>
-      <c r="C50" s="445"/>
-      <c r="D50" s="446"/>
+      <c r="C50" s="467"/>
+      <c r="D50" s="468"/>
       <c r="E50" s="74">
         <f>Inputs!D96*'Vehicle &amp; Station Calculations'!$F$7</f>
         <v>0</v>
       </c>
       <c r="F50" s="74">
         <f>Inputs!E96*'Vehicle &amp; Station Calculations'!$F$7</f>
         <v>0</v>
       </c>
       <c r="G50" s="74">
         <f>Inputs!F96*'Vehicle &amp; Station Calculations'!$F$7</f>
         <v>0</v>
       </c>
       <c r="H50" s="74">
         <f>Inputs!G96*'Vehicle &amp; Station Calculations'!$F$7</f>
         <v>0</v>
       </c>
       <c r="I50" s="74">
         <f>Inputs!H96*'Vehicle &amp; Station Calculations'!$F$7</f>
         <v>0</v>
       </c>
       <c r="J50" s="74">
         <f>Inputs!I96*'Vehicle &amp; Station Calculations'!$F$7</f>
         <v>0</v>
       </c>
       <c r="K50" s="74">
@@ -21883,55 +21868,55 @@
         <v>0</v>
       </c>
       <c r="U50" s="74">
         <f>Inputs!T96*'Vehicle &amp; Station Calculations'!$F$7</f>
         <v>0</v>
       </c>
       <c r="V50" s="74">
         <f>Inputs!U96*'Vehicle &amp; Station Calculations'!$F$7</f>
         <v>0</v>
       </c>
       <c r="W50" s="74">
         <f>Inputs!V96*'Vehicle &amp; Station Calculations'!$F$7</f>
         <v>0</v>
       </c>
       <c r="X50" s="74">
         <f>Inputs!W96*'Vehicle &amp; Station Calculations'!$F$7</f>
         <v>0</v>
       </c>
       <c r="Y50" s="74">
         <f>Inputs!X96*'Vehicle &amp; Station Calculations'!$F$7</f>
         <v>0</v>
       </c>
       <c r="Z50" s="45"/>
     </row>
     <row r="51" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="367" t="s">
+      <c r="B51" s="302" t="s">
         <v>302</v>
       </c>
-      <c r="C51" s="445"/>
-      <c r="D51" s="446"/>
+      <c r="C51" s="467"/>
+      <c r="D51" s="468"/>
       <c r="E51" s="74">
         <f>Inputs!D97*'Vehicle &amp; Station Calculations'!$G$7</f>
         <v>0</v>
       </c>
       <c r="F51" s="74">
         <f>Inputs!E97*'Vehicle &amp; Station Calculations'!$G$7</f>
         <v>0</v>
       </c>
       <c r="G51" s="74">
         <f>Inputs!F97*'Vehicle &amp; Station Calculations'!$G$7</f>
         <v>0</v>
       </c>
       <c r="H51" s="74">
         <f>Inputs!G97*'Vehicle &amp; Station Calculations'!$G$7</f>
         <v>0</v>
       </c>
       <c r="I51" s="74">
         <f>Inputs!H97*'Vehicle &amp; Station Calculations'!$G$7</f>
         <v>0</v>
       </c>
       <c r="J51" s="74">
         <f>Inputs!I97*'Vehicle &amp; Station Calculations'!$G$7</f>
         <v>0</v>
       </c>
       <c r="K51" s="74">
@@ -21975,55 +21960,55 @@
         <v>0</v>
       </c>
       <c r="U51" s="74">
         <f>Inputs!T97*'Vehicle &amp; Station Calculations'!$G$7</f>
         <v>0</v>
       </c>
       <c r="V51" s="74">
         <f>Inputs!U97*'Vehicle &amp; Station Calculations'!$G$7</f>
         <v>0</v>
       </c>
       <c r="W51" s="74">
         <f>Inputs!V97*'Vehicle &amp; Station Calculations'!$G$7</f>
         <v>0</v>
       </c>
       <c r="X51" s="74">
         <f>Inputs!W97*'Vehicle &amp; Station Calculations'!$G$7</f>
         <v>0</v>
       </c>
       <c r="Y51" s="74">
         <f>Inputs!X97*'Vehicle &amp; Station Calculations'!$G$7</f>
         <v>0</v>
       </c>
       <c r="Z51" s="45"/>
     </row>
     <row r="52" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="367" t="s">
+      <c r="B52" s="302" t="s">
         <v>210</v>
       </c>
-      <c r="C52" s="445"/>
-      <c r="D52" s="446"/>
+      <c r="C52" s="467"/>
+      <c r="D52" s="468"/>
       <c r="E52" s="74">
         <f>Inputs!D98*'Vehicle &amp; Station Calculations'!$H$7</f>
         <v>0</v>
       </c>
       <c r="F52" s="74">
         <f>Inputs!E98*'Vehicle &amp; Station Calculations'!$H$7</f>
         <v>0</v>
       </c>
       <c r="G52" s="74">
         <f>Inputs!F98*'Vehicle &amp; Station Calculations'!$H$7</f>
         <v>0</v>
       </c>
       <c r="H52" s="74">
         <f>Inputs!G98*'Vehicle &amp; Station Calculations'!$H$7</f>
         <v>0</v>
       </c>
       <c r="I52" s="74">
         <f>Inputs!H98*'Vehicle &amp; Station Calculations'!$H$7</f>
         <v>0</v>
       </c>
       <c r="J52" s="74">
         <f>Inputs!I98*'Vehicle &amp; Station Calculations'!$H$7</f>
         <v>0</v>
       </c>
       <c r="K52" s="74">
@@ -22067,55 +22052,55 @@
         <v>0</v>
       </c>
       <c r="U52" s="74">
         <f>Inputs!T98*'Vehicle &amp; Station Calculations'!$H$7</f>
         <v>0</v>
       </c>
       <c r="V52" s="74">
         <f>Inputs!U98*'Vehicle &amp; Station Calculations'!$H$7</f>
         <v>0</v>
       </c>
       <c r="W52" s="74">
         <f>Inputs!V98*'Vehicle &amp; Station Calculations'!$H$7</f>
         <v>0</v>
       </c>
       <c r="X52" s="74">
         <f>Inputs!W98*'Vehicle &amp; Station Calculations'!$H$7</f>
         <v>0</v>
       </c>
       <c r="Y52" s="74">
         <f>Inputs!X98*'Vehicle &amp; Station Calculations'!$H$7</f>
         <v>0</v>
       </c>
       <c r="Z52" s="45"/>
     </row>
     <row r="53" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="367" t="s">
+      <c r="B53" s="302" t="s">
         <v>7</v>
       </c>
-      <c r="C53" s="445"/>
-      <c r="D53" s="446"/>
+      <c r="C53" s="467"/>
+      <c r="D53" s="468"/>
       <c r="E53" s="74">
         <f>Inputs!D99*'Vehicle &amp; Station Calculations'!$I$7</f>
         <v>0</v>
       </c>
       <c r="F53" s="74">
         <f>Inputs!E99*'Vehicle &amp; Station Calculations'!$I$7</f>
         <v>0</v>
       </c>
       <c r="G53" s="74">
         <f>Inputs!F99*'Vehicle &amp; Station Calculations'!$I$7</f>
         <v>0</v>
       </c>
       <c r="H53" s="74">
         <f>Inputs!G99*'Vehicle &amp; Station Calculations'!$I$7</f>
         <v>0</v>
       </c>
       <c r="I53" s="74">
         <f>Inputs!H99*'Vehicle &amp; Station Calculations'!$I$7</f>
         <v>0</v>
       </c>
       <c r="J53" s="74">
         <f>Inputs!I99*'Vehicle &amp; Station Calculations'!$I$7</f>
         <v>0</v>
       </c>
       <c r="K53" s="74">
@@ -22159,55 +22144,55 @@
         <v>0</v>
       </c>
       <c r="U53" s="74">
         <f>Inputs!T99*'Vehicle &amp; Station Calculations'!$I$7</f>
         <v>0</v>
       </c>
       <c r="V53" s="74">
         <f>Inputs!U99*'Vehicle &amp; Station Calculations'!$I$7</f>
         <v>0</v>
       </c>
       <c r="W53" s="74">
         <f>Inputs!V99*'Vehicle &amp; Station Calculations'!$I$7</f>
         <v>0</v>
       </c>
       <c r="X53" s="74">
         <f>Inputs!W99*'Vehicle &amp; Station Calculations'!$I$7</f>
         <v>0</v>
       </c>
       <c r="Y53" s="74">
         <f>Inputs!X99*'Vehicle &amp; Station Calculations'!$I$7</f>
         <v>0</v>
       </c>
       <c r="Z53" s="45"/>
     </row>
     <row r="54" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="369" t="s">
+      <c r="B54" s="304" t="s">
         <v>303</v>
       </c>
-      <c r="C54" s="466"/>
-      <c r="D54" s="370"/>
+      <c r="C54" s="469"/>
+      <c r="D54" s="305"/>
       <c r="E54" s="74">
         <f>Inputs!D100*'Vehicle &amp; Station Calculations'!$J$7</f>
         <v>0</v>
       </c>
       <c r="F54" s="74">
         <f>Inputs!E100*'Vehicle &amp; Station Calculations'!$J$7</f>
         <v>0</v>
       </c>
       <c r="G54" s="74">
         <f>Inputs!F100*'Vehicle &amp; Station Calculations'!$J$7</f>
         <v>0</v>
       </c>
       <c r="H54" s="74">
         <f>Inputs!G100*'Vehicle &amp; Station Calculations'!$J$7</f>
         <v>0</v>
       </c>
       <c r="I54" s="74">
         <f>Inputs!H100*'Vehicle &amp; Station Calculations'!$J$7</f>
         <v>0</v>
       </c>
       <c r="J54" s="74">
         <f>Inputs!I100*'Vehicle &amp; Station Calculations'!$J$7</f>
         <v>0</v>
       </c>
       <c r="K54" s="74">
@@ -22251,55 +22236,55 @@
         <v>0</v>
       </c>
       <c r="U54" s="74">
         <f>Inputs!T100*'Vehicle &amp; Station Calculations'!$J$7</f>
         <v>0</v>
       </c>
       <c r="V54" s="74">
         <f>Inputs!U100*'Vehicle &amp; Station Calculations'!$J$7</f>
         <v>0</v>
       </c>
       <c r="W54" s="74">
         <f>Inputs!V100*'Vehicle &amp; Station Calculations'!$J$7</f>
         <v>0</v>
       </c>
       <c r="X54" s="74">
         <f>Inputs!W100*'Vehicle &amp; Station Calculations'!$J$7</f>
         <v>0</v>
       </c>
       <c r="Y54" s="74">
         <f>Inputs!X100*'Vehicle &amp; Station Calculations'!$J$7</f>
         <v>0</v>
       </c>
       <c r="Z54" s="45"/>
     </row>
     <row r="55" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B55" s="367" t="s">
+      <c r="B55" s="302" t="s">
         <v>304</v>
       </c>
-      <c r="C55" s="445"/>
-      <c r="D55" s="446"/>
+      <c r="C55" s="467"/>
+      <c r="D55" s="468"/>
       <c r="E55" s="74">
         <f>Inputs!D101*'Vehicle &amp; Station Calculations'!$K$7</f>
         <v>0</v>
       </c>
       <c r="F55" s="74">
         <f>Inputs!E101*'Vehicle &amp; Station Calculations'!$K$7</f>
         <v>0</v>
       </c>
       <c r="G55" s="74">
         <f>Inputs!F101*'Vehicle &amp; Station Calculations'!$K$7</f>
         <v>0</v>
       </c>
       <c r="H55" s="74">
         <f>Inputs!G101*'Vehicle &amp; Station Calculations'!$K$7</f>
         <v>0</v>
       </c>
       <c r="I55" s="74">
         <f>Inputs!H101*'Vehicle &amp; Station Calculations'!$K$7</f>
         <v>0</v>
       </c>
       <c r="J55" s="74">
         <f>Inputs!I101*'Vehicle &amp; Station Calculations'!$K$7</f>
         <v>0</v>
       </c>
       <c r="K55" s="74">
@@ -22344,54 +22329,54 @@
       </c>
       <c r="U55" s="74">
         <f>Inputs!T101*'Vehicle &amp; Station Calculations'!$K$7</f>
         <v>0</v>
       </c>
       <c r="V55" s="74">
         <f>Inputs!U101*'Vehicle &amp; Station Calculations'!$K$7</f>
         <v>0</v>
       </c>
       <c r="W55" s="74">
         <f>Inputs!V101*'Vehicle &amp; Station Calculations'!$K$7</f>
         <v>0</v>
       </c>
       <c r="X55" s="74">
         <f>Inputs!W101*'Vehicle &amp; Station Calculations'!$K$7</f>
         <v>0</v>
       </c>
       <c r="Y55" s="74">
         <f>Inputs!X101*'Vehicle &amp; Station Calculations'!$K$7</f>
         <v>0</v>
       </c>
       <c r="Z55" s="45"/>
     </row>
     <row r="56" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="103"/>
-      <c r="C56" s="460" t="s">
+      <c r="C56" s="476" t="s">
         <v>172</v>
       </c>
-      <c r="D56" s="461"/>
+      <c r="D56" s="477"/>
       <c r="E56" s="74">
         <f t="shared" ref="E56:Y56" si="40">SUM(E49:E55)</f>
         <v>0</v>
       </c>
       <c r="F56" s="74">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
       <c r="G56" s="74">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
       <c r="H56" s="74">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
       <c r="I56" s="74">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
       <c r="J56" s="74">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
       <c r="K56" s="74">
@@ -22458,84 +22443,84 @@
     </row>
     <row r="57" spans="2:26" ht="16" x14ac:dyDescent="0.2">
       <c r="E57" s="45"/>
       <c r="F57" s="45"/>
       <c r="G57" s="45"/>
       <c r="H57" s="45"/>
       <c r="I57" s="45"/>
       <c r="J57" s="45"/>
       <c r="K57" s="45"/>
       <c r="L57" s="45"/>
       <c r="M57" s="45"/>
       <c r="N57" s="45"/>
       <c r="O57" s="45"/>
       <c r="P57" s="45"/>
       <c r="Q57" s="45"/>
       <c r="R57" s="45"/>
       <c r="S57" s="45"/>
       <c r="T57" s="45"/>
       <c r="U57" s="45"/>
       <c r="V57" s="45"/>
       <c r="W57" s="45"/>
       <c r="X57" s="45"/>
       <c r="Y57" s="45"/>
     </row>
     <row r="58" spans="2:26" ht="16" x14ac:dyDescent="0.2">
-      <c r="B58" s="454" t="s">
+      <c r="B58" s="464" t="s">
         <v>159</v>
       </c>
-      <c r="C58" s="455"/>
-[...20 lines deleted...]
-      <c r="X58" s="456"/>
+      <c r="C58" s="465"/>
+      <c r="D58" s="465"/>
+      <c r="E58" s="465"/>
+      <c r="F58" s="465"/>
+      <c r="G58" s="465"/>
+      <c r="H58" s="465"/>
+      <c r="I58" s="465"/>
+      <c r="J58" s="465"/>
+      <c r="K58" s="465"/>
+      <c r="L58" s="465"/>
+      <c r="M58" s="465"/>
+      <c r="N58" s="465"/>
+      <c r="O58" s="465"/>
+      <c r="P58" s="465"/>
+      <c r="Q58" s="465"/>
+      <c r="R58" s="465"/>
+      <c r="S58" s="465"/>
+      <c r="T58" s="465"/>
+      <c r="U58" s="465"/>
+      <c r="V58" s="465"/>
+      <c r="W58" s="465"/>
+      <c r="X58" s="466"/>
       <c r="Y58" s="234"/>
       <c r="Z58" s="48"/>
     </row>
     <row r="59" spans="2:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="450" t="s">
+      <c r="B59" s="455" t="s">
         <v>306</v>
       </c>
-      <c r="C59" s="451"/>
-      <c r="D59" s="452"/>
+      <c r="C59" s="456"/>
+      <c r="D59" s="457"/>
       <c r="E59" s="125">
         <f t="shared" ref="E59:Y59" si="41">(E20*$E$8)+(E21*$F$8)+(E22*$G$8)+(E23*$H$8)+(E24*$I$8)+(E25*$J$8)+(E26*$K$8)</f>
         <v>0</v>
       </c>
       <c r="F59" s="125">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="G59" s="125">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="H59" s="125">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="I59" s="125">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="J59" s="125">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="K59" s="125">
@@ -22579,55 +22564,55 @@
         <v>0</v>
       </c>
       <c r="U59" s="125">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="V59" s="125">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="W59" s="125">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="X59" s="125">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="Y59" s="125">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="Z59" s="235"/>
     </row>
     <row r="60" spans="2:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B60" s="457" t="s">
+      <c r="B60" s="473" t="s">
         <v>305</v>
       </c>
-      <c r="C60" s="458"/>
-      <c r="D60" s="459"/>
+      <c r="C60" s="474"/>
+      <c r="D60" s="475"/>
       <c r="E60" s="89">
         <f>E59</f>
         <v>0</v>
       </c>
       <c r="F60" s="89">
         <f>IF(F59&gt;+MAX(E59),F59-MAX(E59),0)</f>
         <v>0</v>
       </c>
       <c r="G60" s="89">
         <f>IF(G59&gt;+MAX($E59:F59),G59-MAX($E59:F59),0)</f>
         <v>0</v>
       </c>
       <c r="H60" s="89">
         <f>IF(H59&gt;+MAX($E59:G59),H59-MAX($E59:G59),0)</f>
         <v>0</v>
       </c>
       <c r="I60" s="89">
         <f>IF(I59&gt;+MAX($E59:H59),I59-MAX($E59:H59),0)</f>
         <v>0</v>
       </c>
       <c r="J60" s="89">
         <f>IF(J59&gt;+MAX($E59:I59),J59-MAX($E59:I59),0)</f>
         <v>0</v>
       </c>
       <c r="K60" s="89">
@@ -22671,55 +22656,55 @@
         <v>0</v>
       </c>
       <c r="U60" s="89">
         <f>IF(U59&gt;+MAX($E59:T59),U59-MAX($E59:T59),0)</f>
         <v>0</v>
       </c>
       <c r="V60" s="89">
         <f>IF(V59&gt;+MAX($E59:U59),V59-MAX($E59:U59),0)</f>
         <v>0</v>
       </c>
       <c r="W60" s="89">
         <f>IF(W59&gt;+MAX($E59:V59),W59-MAX($E59:V59),0)</f>
         <v>0</v>
       </c>
       <c r="X60" s="89">
         <f>IF(X59&gt;+MAX($E59:W59),X59-MAX($E59:W59),0)</f>
         <v>0</v>
       </c>
       <c r="Y60" s="89">
         <f>IF(Y59&gt;+MAX($E59:X59),Y59-MAX($E59:X59),0)</f>
         <v>0</v>
       </c>
       <c r="Z60" s="48"/>
     </row>
     <row r="61" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B61" s="450" t="s">
+      <c r="B61" s="455" t="s">
         <v>157</v>
       </c>
-      <c r="C61" s="451"/>
-      <c r="D61" s="452"/>
+      <c r="C61" s="456"/>
+      <c r="D61" s="457"/>
       <c r="E61" s="243">
         <f>E60</f>
         <v>0</v>
       </c>
       <c r="F61" s="243">
         <f>F60+E61</f>
         <v>0</v>
       </c>
       <c r="G61" s="243">
         <f t="shared" ref="G61:Y61" si="42">G60+F61</f>
         <v>0</v>
       </c>
       <c r="H61" s="243">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
       <c r="I61" s="243">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
       <c r="J61" s="243">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
       <c r="K61" s="243">
@@ -22763,55 +22748,55 @@
         <v>0</v>
       </c>
       <c r="U61" s="243">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
       <c r="V61" s="243">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
       <c r="W61" s="243">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
       <c r="X61" s="243">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
       <c r="Y61" s="243">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
       <c r="Z61" s="48"/>
     </row>
     <row r="62" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B62" s="326" t="s">
+      <c r="B62" s="353" t="s">
         <v>149</v>
       </c>
-      <c r="C62" s="453"/>
-      <c r="D62" s="327"/>
+      <c r="C62" s="431"/>
+      <c r="D62" s="354"/>
       <c r="E62" s="133">
         <f>Inputs!D103</f>
         <v>0</v>
       </c>
       <c r="F62" s="133">
         <f>Inputs!E103</f>
         <v>0</v>
       </c>
       <c r="G62" s="133">
         <f>Inputs!F103</f>
         <v>0</v>
       </c>
       <c r="H62" s="133">
         <f>Inputs!G103</f>
         <v>0</v>
       </c>
       <c r="I62" s="133">
         <f>Inputs!H103</f>
         <v>0</v>
       </c>
       <c r="J62" s="133">
         <f>Inputs!I103</f>
         <v>0</v>
       </c>
       <c r="K62" s="133">
@@ -22855,55 +22840,55 @@
         <v>0</v>
       </c>
       <c r="U62" s="133">
         <f>Inputs!T103</f>
         <v>0</v>
       </c>
       <c r="V62" s="133">
         <f>Inputs!U103</f>
         <v>0</v>
       </c>
       <c r="W62" s="133">
         <f>Inputs!V103</f>
         <v>0</v>
       </c>
       <c r="X62" s="133">
         <f>Inputs!W103</f>
         <v>0</v>
       </c>
       <c r="Y62" s="133">
         <f>Inputs!X103</f>
         <v>0</v>
       </c>
       <c r="Z62" s="48"/>
     </row>
     <row r="63" spans="2:26" ht="16" x14ac:dyDescent="0.2">
-      <c r="B63" s="480" t="s">
+      <c r="B63" s="435" t="s">
         <v>150</v>
       </c>
-      <c r="C63" s="481"/>
-      <c r="D63" s="482"/>
+      <c r="C63" s="436"/>
+      <c r="D63" s="437"/>
       <c r="E63" s="233">
         <f t="shared" ref="E63:Y63" si="43">IF(Project_Type=2,0,IF(E60&gt;0,(FF_Slope*E60)+FF_Offset,0))</f>
         <v>0</v>
       </c>
       <c r="F63" s="233">
         <f t="shared" si="43"/>
         <v>0</v>
       </c>
       <c r="G63" s="233">
         <f t="shared" si="43"/>
         <v>0</v>
       </c>
       <c r="H63" s="233">
         <f t="shared" si="43"/>
         <v>0</v>
       </c>
       <c r="I63" s="233">
         <f t="shared" si="43"/>
         <v>0</v>
       </c>
       <c r="J63" s="233">
         <f t="shared" si="43"/>
         <v>0</v>
       </c>
       <c r="K63" s="233">
@@ -22994,84 +22979,84 @@
     </row>
     <row r="65" spans="2:26" x14ac:dyDescent="0.2">
       <c r="F65" s="46"/>
       <c r="G65" s="46"/>
       <c r="H65" s="46"/>
       <c r="I65" s="46"/>
       <c r="J65" s="46"/>
       <c r="K65" s="46"/>
       <c r="L65" s="46"/>
       <c r="M65" s="46"/>
       <c r="N65" s="46"/>
       <c r="O65" s="46"/>
       <c r="P65" s="46"/>
       <c r="Q65" s="46"/>
       <c r="R65" s="46"/>
       <c r="S65" s="46"/>
       <c r="T65" s="46"/>
       <c r="U65" s="46"/>
       <c r="V65" s="46"/>
       <c r="W65" s="46"/>
       <c r="X65" s="46"/>
       <c r="Y65" s="46"/>
       <c r="Z65" s="48"/>
     </row>
     <row r="66" spans="2:26" ht="19" x14ac:dyDescent="0.25">
-      <c r="B66" s="447" t="s">
+      <c r="B66" s="470" t="s">
         <v>193</v>
       </c>
-      <c r="C66" s="448"/>
-[...2 lines deleted...]
-      <c r="F66" s="449"/>
+      <c r="C66" s="471"/>
+      <c r="D66" s="471"/>
+      <c r="E66" s="471"/>
+      <c r="F66" s="472"/>
       <c r="G66" s="47"/>
       <c r="H66" s="47"/>
       <c r="I66" s="47"/>
       <c r="J66" s="47"/>
       <c r="K66" s="47"/>
       <c r="L66" s="47"/>
       <c r="M66" s="47"/>
       <c r="N66" s="47"/>
       <c r="O66" s="47"/>
       <c r="P66" s="47"/>
       <c r="Q66" s="47"/>
       <c r="R66" s="47"/>
       <c r="S66" s="47"/>
       <c r="T66" s="47"/>
       <c r="U66" s="47"/>
       <c r="V66" s="47"/>
       <c r="W66" s="47"/>
       <c r="X66" s="47"/>
       <c r="Y66" s="47"/>
       <c r="Z66" s="48"/>
     </row>
     <row r="67" spans="2:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B67" s="450" t="s">
+      <c r="B67" s="455" t="s">
         <v>173</v>
       </c>
-      <c r="C67" s="451"/>
-      <c r="D67" s="452"/>
+      <c r="C67" s="456"/>
+      <c r="D67" s="457"/>
       <c r="E67" s="125">
         <f>IF(Project_Type=2,0,IF(Inputs!D107&gt;1,( (Inputs!D107-FF_Offset)/FF_Slope),0))</f>
         <v>0</v>
       </c>
       <c r="F67" s="125">
         <f>IF(Project_Type=2,0,IF(Inputs!E107&gt;1,( (Inputs!E107-FF_Offset)/FF_Slope),0))</f>
         <v>0</v>
       </c>
       <c r="G67" s="125">
         <f>IF(Project_Type=2,0,IF(Inputs!F107&gt;1,( (Inputs!F107-FF_Offset)/FF_Slope),0))</f>
         <v>0</v>
       </c>
       <c r="H67" s="125">
         <f>IF(Project_Type=2,0,IF(Inputs!G107&gt;1,( (Inputs!G107-FF_Offset)/FF_Slope),0))</f>
         <v>0</v>
       </c>
       <c r="I67" s="125">
         <f>IF(Project_Type=2,0,IF(Inputs!H107&gt;1,( (Inputs!H107-FF_Offset)/FF_Slope),0))</f>
         <v>0</v>
       </c>
       <c r="J67" s="125">
         <f>IF(Project_Type=2,0,IF(Inputs!I107&gt;1,( (Inputs!I107-FF_Offset)/FF_Slope),0))</f>
         <v>0</v>
       </c>
       <c r="K67" s="125">
@@ -23115,55 +23100,55 @@
         <v>0</v>
       </c>
       <c r="U67" s="125">
         <f>IF(Project_Type=2,0,IF(Inputs!T107&gt;1,( (Inputs!T107-FF_Offset)/FF_Slope),0))</f>
         <v>0</v>
       </c>
       <c r="V67" s="125">
         <f>IF(Project_Type=2,0,IF(Inputs!U107&gt;1,( (Inputs!U107-FF_Offset)/FF_Slope),0))</f>
         <v>0</v>
       </c>
       <c r="W67" s="125">
         <f>IF(Project_Type=2,0,IF(Inputs!V107&gt;1,( (Inputs!V107-FF_Offset)/FF_Slope),0))</f>
         <v>0</v>
       </c>
       <c r="X67" s="125">
         <f>IF(Project_Type=2,0,IF(Inputs!W107&gt;1,( (Inputs!W107-FF_Offset)/FF_Slope),0))</f>
         <v>0</v>
       </c>
       <c r="Y67" s="125">
         <f>IF(Project_Type=2,0,IF(Inputs!X107&gt;1,( (Inputs!X107-FF_Offset)/FF_Slope),0))</f>
         <v>0</v>
       </c>
       <c r="Z67" s="10"/>
     </row>
     <row r="68" spans="2:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B68" s="450" t="s">
+      <c r="B68" s="455" t="s">
         <v>156</v>
       </c>
-      <c r="C68" s="451"/>
-      <c r="D68" s="452"/>
+      <c r="C68" s="456"/>
+      <c r="D68" s="457"/>
       <c r="E68" s="125">
         <f>E67</f>
         <v>0</v>
       </c>
       <c r="F68" s="125">
         <f t="shared" ref="F68:Y68" si="44">IF(F67&lt;1,E68+0,E68+F67)</f>
         <v>0</v>
       </c>
       <c r="G68" s="125">
         <f t="shared" si="44"/>
         <v>0</v>
       </c>
       <c r="H68" s="125">
         <f t="shared" si="44"/>
         <v>0</v>
       </c>
       <c r="I68" s="125">
         <f t="shared" si="44"/>
         <v>0</v>
       </c>
       <c r="J68" s="125">
         <f t="shared" si="44"/>
         <v>0</v>
       </c>
       <c r="K68" s="125">
@@ -23206,55 +23191,55 @@
         <f t="shared" si="44"/>
         <v>0</v>
       </c>
       <c r="U68" s="125">
         <f t="shared" si="44"/>
         <v>0</v>
       </c>
       <c r="V68" s="125">
         <f t="shared" si="44"/>
         <v>0</v>
       </c>
       <c r="W68" s="125">
         <f t="shared" si="44"/>
         <v>0</v>
       </c>
       <c r="X68" s="125">
         <f t="shared" si="44"/>
         <v>0</v>
       </c>
       <c r="Y68" s="125">
         <f t="shared" si="44"/>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B69" s="326" t="s">
+      <c r="B69" s="353" t="s">
         <v>153</v>
       </c>
-      <c r="C69" s="453"/>
-      <c r="D69" s="327"/>
+      <c r="C69" s="431"/>
+      <c r="D69" s="354"/>
       <c r="E69" s="85">
         <f>SUM('Vehicle &amp; Station Calculations'!E20:E26)</f>
         <v>0</v>
       </c>
       <c r="F69" s="85">
         <f>SUM('Vehicle &amp; Station Calculations'!F20:F26)</f>
         <v>0</v>
       </c>
       <c r="G69" s="85">
         <f>SUM('Vehicle &amp; Station Calculations'!G20:G26)</f>
         <v>0</v>
       </c>
       <c r="H69" s="85">
         <f>SUM('Vehicle &amp; Station Calculations'!H20:H26)</f>
         <v>0</v>
       </c>
       <c r="I69" s="85">
         <f>SUM('Vehicle &amp; Station Calculations'!I20:I26)</f>
         <v>0</v>
       </c>
       <c r="J69" s="85">
         <f>SUM('Vehicle &amp; Station Calculations'!J20:J26)</f>
         <v>0</v>
       </c>
       <c r="K69" s="85">
@@ -23297,55 +23282,55 @@
         <f>SUM('Vehicle &amp; Station Calculations'!T20:T26)</f>
         <v>0</v>
       </c>
       <c r="U69" s="85">
         <f>SUM('Vehicle &amp; Station Calculations'!U20:U26)</f>
         <v>0</v>
       </c>
       <c r="V69" s="85">
         <f>SUM('Vehicle &amp; Station Calculations'!V20:V26)</f>
         <v>0</v>
       </c>
       <c r="W69" s="85">
         <f>SUM('Vehicle &amp; Station Calculations'!W20:W26)</f>
         <v>0</v>
       </c>
       <c r="X69" s="85">
         <f>SUM('Vehicle &amp; Station Calculations'!X20:X26)</f>
         <v>0</v>
       </c>
       <c r="Y69" s="85">
         <f>SUM('Vehicle &amp; Station Calculations'!Y20:Y26)</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B70" s="477" t="s">
+      <c r="B70" s="432" t="s">
         <v>155</v>
       </c>
-      <c r="C70" s="478"/>
-      <c r="D70" s="479"/>
+      <c r="C70" s="433"/>
+      <c r="D70" s="434"/>
       <c r="E70" s="132">
         <f t="shared" ref="E70:Y70" si="45">E59</f>
         <v>0</v>
       </c>
       <c r="F70" s="132">
         <f t="shared" si="45"/>
         <v>0</v>
       </c>
       <c r="G70" s="132">
         <f t="shared" si="45"/>
         <v>0</v>
       </c>
       <c r="H70" s="132">
         <f t="shared" si="45"/>
         <v>0</v>
       </c>
       <c r="I70" s="132">
         <f t="shared" si="45"/>
         <v>0</v>
       </c>
       <c r="J70" s="132">
         <f t="shared" si="45"/>
         <v>0</v>
       </c>
       <c r="K70" s="132">
@@ -23416,84 +23401,84 @@
       <c r="D71" s="92"/>
       <c r="E71" s="92"/>
       <c r="F71" s="92"/>
       <c r="G71" s="92"/>
       <c r="H71" s="92"/>
       <c r="I71" s="92"/>
       <c r="J71" s="92"/>
       <c r="K71" s="92"/>
       <c r="L71" s="92"/>
       <c r="M71" s="92"/>
       <c r="N71" s="92"/>
       <c r="O71" s="92"/>
       <c r="P71" s="92"/>
       <c r="Q71" s="92"/>
       <c r="R71" s="92"/>
       <c r="S71" s="92"/>
       <c r="T71" s="92"/>
       <c r="U71" s="92"/>
       <c r="V71" s="92"/>
       <c r="W71" s="92"/>
       <c r="X71" s="92"/>
       <c r="Y71" s="48"/>
       <c r="Z71" s="45"/>
     </row>
     <row r="72" spans="2:26" ht="19" x14ac:dyDescent="0.25">
-      <c r="B72" s="447" t="s">
+      <c r="B72" s="470" t="s">
         <v>158</v>
       </c>
-      <c r="C72" s="448"/>
-[...2 lines deleted...]
-      <c r="F72" s="449"/>
+      <c r="C72" s="471"/>
+      <c r="D72" s="471"/>
+      <c r="E72" s="471"/>
+      <c r="F72" s="472"/>
       <c r="G72" s="47"/>
       <c r="H72" s="47"/>
       <c r="I72" s="47"/>
       <c r="J72" s="47"/>
       <c r="K72" s="47"/>
       <c r="L72" s="47"/>
       <c r="M72" s="47"/>
       <c r="N72" s="47"/>
       <c r="O72" s="47"/>
       <c r="P72" s="47"/>
       <c r="Q72" s="47"/>
       <c r="R72" s="47"/>
       <c r="S72" s="47"/>
       <c r="T72" s="47"/>
       <c r="U72" s="47"/>
       <c r="V72" s="47"/>
       <c r="W72" s="47"/>
       <c r="X72" s="47"/>
       <c r="Y72" s="10"/>
       <c r="Z72" s="10"/>
     </row>
     <row r="73" spans="2:26" x14ac:dyDescent="0.2">
-      <c r="B73" s="477" t="s">
+      <c r="B73" s="432" t="s">
         <v>157</v>
       </c>
-      <c r="C73" s="478"/>
-      <c r="D73" s="479"/>
+      <c r="C73" s="433"/>
+      <c r="D73" s="434"/>
       <c r="E73" s="125">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!E61,'Vehicle &amp; Station Calculations'!E68))</f>
         <v>0</v>
       </c>
       <c r="F73" s="125">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!F61,'Vehicle &amp; Station Calculations'!F68))</f>
         <v>0</v>
       </c>
       <c r="G73" s="125">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!G61,'Vehicle &amp; Station Calculations'!G68))</f>
         <v>0</v>
       </c>
       <c r="H73" s="125">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!H61,'Vehicle &amp; Station Calculations'!H68))</f>
         <v>0</v>
       </c>
       <c r="I73" s="125">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!I61,'Vehicle &amp; Station Calculations'!I68))</f>
         <v>0</v>
       </c>
       <c r="J73" s="125">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!J61,'Vehicle &amp; Station Calculations'!J68))</f>
         <v>0</v>
       </c>
       <c r="K73" s="125">
@@ -23537,55 +23522,55 @@
         <v>0</v>
       </c>
       <c r="U73" s="125">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!U61,'Vehicle &amp; Station Calculations'!U68))</f>
         <v>0</v>
       </c>
       <c r="V73" s="125">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!V61,'Vehicle &amp; Station Calculations'!V68))</f>
         <v>0</v>
       </c>
       <c r="W73" s="125">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!W61,'Vehicle &amp; Station Calculations'!W68))</f>
         <v>0</v>
       </c>
       <c r="X73" s="125">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!X61,'Vehicle &amp; Station Calculations'!X68))</f>
         <v>0</v>
       </c>
       <c r="Y73" s="125">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!Y61,'Vehicle &amp; Station Calculations'!Y68))</f>
         <v>0</v>
       </c>
       <c r="Z73" s="231"/>
     </row>
     <row r="74" spans="2:26" ht="16" x14ac:dyDescent="0.2">
-      <c r="B74" s="483" t="s">
+      <c r="B74" s="438" t="s">
         <v>154</v>
       </c>
-      <c r="C74" s="484"/>
-      <c r="D74" s="485"/>
+      <c r="C74" s="439"/>
+      <c r="D74" s="440"/>
       <c r="E74" s="89">
         <f>IF(Invest_Type=1,('Vehicle &amp; Station Calculations'!E61-'Vehicle &amp; Station Calculations'!E59),('Vehicle &amp; Station Calculations'!E59-'Vehicle &amp; Station Calculations'!E68))</f>
         <v>0</v>
       </c>
       <c r="F74" s="89">
         <f>IF(Invest_Type=1,('Vehicle &amp; Station Calculations'!F61-'Vehicle &amp; Station Calculations'!F59),('Vehicle &amp; Station Calculations'!F59-'Vehicle &amp; Station Calculations'!F68))</f>
         <v>0</v>
       </c>
       <c r="G74" s="89">
         <f>IF(Invest_Type=1,('Vehicle &amp; Station Calculations'!G61-'Vehicle &amp; Station Calculations'!G59),('Vehicle &amp; Station Calculations'!G59-'Vehicle &amp; Station Calculations'!G68))</f>
         <v>0</v>
       </c>
       <c r="H74" s="89">
         <f>IF(Invest_Type=1,('Vehicle &amp; Station Calculations'!H61-'Vehicle &amp; Station Calculations'!H59),('Vehicle &amp; Station Calculations'!H59-'Vehicle &amp; Station Calculations'!H68))</f>
         <v>0</v>
       </c>
       <c r="I74" s="89">
         <f>IF(Invest_Type=1,('Vehicle &amp; Station Calculations'!I61-'Vehicle &amp; Station Calculations'!I59),('Vehicle &amp; Station Calculations'!I59-'Vehicle &amp; Station Calculations'!I68))</f>
         <v>0</v>
       </c>
       <c r="J74" s="89">
         <f>IF(Invest_Type=1,('Vehicle &amp; Station Calculations'!J61-'Vehicle &amp; Station Calculations'!J59),('Vehicle &amp; Station Calculations'!J59-'Vehicle &amp; Station Calculations'!J68))</f>
         <v>0</v>
       </c>
       <c r="K74" s="89">
@@ -23628,55 +23613,55 @@
         <f>IF(Invest_Type=1,('Vehicle &amp; Station Calculations'!T61-'Vehicle &amp; Station Calculations'!T59),('Vehicle &amp; Station Calculations'!T59-'Vehicle &amp; Station Calculations'!T68))</f>
         <v>0</v>
       </c>
       <c r="U74" s="89">
         <f>IF(Invest_Type=1,('Vehicle &amp; Station Calculations'!U61-'Vehicle &amp; Station Calculations'!U59),('Vehicle &amp; Station Calculations'!U59-'Vehicle &amp; Station Calculations'!U68))</f>
         <v>0</v>
       </c>
       <c r="V74" s="89">
         <f>IF(Invest_Type=1,('Vehicle &amp; Station Calculations'!V61-'Vehicle &amp; Station Calculations'!V59),('Vehicle &amp; Station Calculations'!V59-'Vehicle &amp; Station Calculations'!V68))</f>
         <v>0</v>
       </c>
       <c r="W74" s="89">
         <f>IF(Invest_Type=1,('Vehicle &amp; Station Calculations'!W61-'Vehicle &amp; Station Calculations'!W59),('Vehicle &amp; Station Calculations'!W59-'Vehicle &amp; Station Calculations'!W68))</f>
         <v>0</v>
       </c>
       <c r="X74" s="89">
         <f>IF(Invest_Type=1,('Vehicle &amp; Station Calculations'!X61-'Vehicle &amp; Station Calculations'!X59),('Vehicle &amp; Station Calculations'!X59-'Vehicle &amp; Station Calculations'!X68))</f>
         <v>0</v>
       </c>
       <c r="Y74" s="89">
         <f>IF(Invest_Type=1,('Vehicle &amp; Station Calculations'!Y61-'Vehicle &amp; Station Calculations'!Y59),('Vehicle &amp; Station Calculations'!Y59-'Vehicle &amp; Station Calculations'!Y68))</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="2:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B75" s="326" t="s">
+      <c r="B75" s="353" t="s">
         <v>151</v>
       </c>
-      <c r="C75" s="453"/>
-      <c r="D75" s="327"/>
+      <c r="C75" s="431"/>
+      <c r="D75" s="354"/>
       <c r="E75" s="89">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!E63,Inputs!D107))</f>
         <v>0</v>
       </c>
       <c r="F75" s="89">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!F63,Inputs!E107))</f>
         <v>0</v>
       </c>
       <c r="G75" s="89">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!G63,Inputs!F107))</f>
         <v>0</v>
       </c>
       <c r="H75" s="89">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!H63,Inputs!G107))</f>
         <v>0</v>
       </c>
       <c r="I75" s="89">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!I63,Inputs!H107))</f>
         <v>0</v>
       </c>
       <c r="J75" s="89">
         <f>IF(Project_Type=2,0, IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!J63,Inputs!I107))</f>
         <v>0</v>
       </c>
       <c r="K75" s="89">
@@ -23971,156 +23956,156 @@
       <c r="X85" s="48"/>
     </row>
     <row r="86" spans="6:26" x14ac:dyDescent="0.2">
       <c r="F86" s="10"/>
       <c r="G86" s="10"/>
       <c r="H86" s="10"/>
       <c r="I86" s="10"/>
       <c r="J86" s="10"/>
       <c r="K86" s="10"/>
       <c r="L86" s="10"/>
       <c r="M86" s="10"/>
       <c r="N86" s="10"/>
       <c r="O86" s="10"/>
       <c r="P86" s="10"/>
       <c r="Q86" s="10"/>
       <c r="R86" s="10"/>
       <c r="S86" s="10"/>
       <c r="T86" s="10"/>
       <c r="U86" s="10"/>
       <c r="V86" s="10"/>
       <c r="W86" s="10"/>
       <c r="X86" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="62">
-    <mergeCell ref="B75:D75"/>
-[...16 lines deleted...]
-    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B66:F66"/>
+    <mergeCell ref="B72:F72"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B58:X58"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B62:D62"/>
     <mergeCell ref="B47:D47"/>
     <mergeCell ref="B48:D48"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B46:X46"/>
     <mergeCell ref="B49:D49"/>
     <mergeCell ref="B50:D50"/>
     <mergeCell ref="B51:D51"/>
     <mergeCell ref="B52:D52"/>
     <mergeCell ref="B54:D54"/>
     <mergeCell ref="B53:D53"/>
-    <mergeCell ref="B55:D55"/>
-[...26 lines deleted...]
-    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="B4:K5"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B74:D74"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:Z92"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5" customWidth="1"/>
     <col min="2" max="2" width="28.83203125" customWidth="1"/>
     <col min="3" max="3" width="12.5" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" customWidth="1"/>
     <col min="5" max="25" width="15.6640625" customWidth="1"/>
     <col min="26" max="26" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="197" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:26" ht="16" x14ac:dyDescent="0.2">
-      <c r="A2" s="534" t="s">
+      <c r="A2" s="288" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A4" s="515" t="s">
+      <c r="A4" s="501" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="515"/>
-[...1 lines deleted...]
-      <c r="D4" s="515"/>
+      <c r="B4" s="501"/>
+      <c r="C4" s="501"/>
+      <c r="D4" s="501"/>
       <c r="E4" s="33">
         <v>0</v>
       </c>
       <c r="F4" s="30">
         <v>1</v>
       </c>
       <c r="G4" s="30">
         <v>2</v>
       </c>
       <c r="H4" s="30">
         <v>3</v>
       </c>
       <c r="I4" s="30">
         <v>4</v>
       </c>
       <c r="J4" s="30">
         <v>5</v>
       </c>
       <c r="K4" s="30">
         <v>6</v>
       </c>
       <c r="L4" s="30">
         <v>7</v>
       </c>
       <c r="M4" s="30">
@@ -24142,56 +24127,56 @@
         <v>13</v>
       </c>
       <c r="S4" s="30">
         <v>14</v>
       </c>
       <c r="T4" s="30">
         <v>15</v>
       </c>
       <c r="U4" s="30">
         <v>16</v>
       </c>
       <c r="V4" s="30">
         <v>17</v>
       </c>
       <c r="W4" s="30">
         <v>18</v>
       </c>
       <c r="X4" s="30">
         <v>19</v>
       </c>
       <c r="Y4" s="30">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A5" s="516" t="s">
+      <c r="A5" s="502" t="s">
         <v>79</v>
       </c>
-      <c r="B5" s="516"/>
-[...1 lines deleted...]
-      <c r="D5" s="516"/>
+      <c r="B5" s="502"/>
+      <c r="C5" s="502"/>
+      <c r="D5" s="502"/>
       <c r="E5" s="36">
         <f>MAX('Vehicle &amp; Station Calculations'!E38:E44)</f>
         <v>0</v>
       </c>
       <c r="F5" s="32">
         <f>MAX('Vehicle &amp; Station Calculations'!F38:F44)</f>
         <v>0</v>
       </c>
       <c r="G5" s="32">
         <f>MAX('Vehicle &amp; Station Calculations'!G38:G44)</f>
         <v>0</v>
       </c>
       <c r="H5" s="32">
         <f>MAX('Vehicle &amp; Station Calculations'!H38:H44)</f>
         <v>0</v>
       </c>
       <c r="I5" s="32">
         <f>MAX('Vehicle &amp; Station Calculations'!I38:I44)</f>
         <v>0</v>
       </c>
       <c r="J5" s="32">
         <f>MAX('Vehicle &amp; Station Calculations'!J38:J44)</f>
         <v>0</v>
       </c>
       <c r="K5" s="32">
@@ -24234,85 +24219,85 @@
         <f>MAX('Vehicle &amp; Station Calculations'!T38:T44)</f>
         <v>0</v>
       </c>
       <c r="U5" s="32">
         <f>MAX('Vehicle &amp; Station Calculations'!U38:U44)</f>
         <v>0</v>
       </c>
       <c r="V5" s="32">
         <f>MAX('Vehicle &amp; Station Calculations'!V38:V44)</f>
         <v>0</v>
       </c>
       <c r="W5" s="32">
         <f>MAX('Vehicle &amp; Station Calculations'!W38:W44)</f>
         <v>0</v>
       </c>
       <c r="X5" s="32">
         <f>MAX('Vehicle &amp; Station Calculations'!X38:X44)</f>
         <v>0</v>
       </c>
       <c r="Y5" s="32">
         <f>MAX('Vehicle &amp; Station Calculations'!Y38:Y44)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A7" s="519" t="s">
+      <c r="A7" s="488" t="s">
         <v>88</v>
       </c>
-      <c r="B7" s="519"/>
-[...1 lines deleted...]
-      <c r="D7" s="519"/>
+      <c r="B7" s="488"/>
+      <c r="C7" s="488"/>
+      <c r="D7" s="488"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="1"/>
-      <c r="B8" s="518" t="s">
+      <c r="B8" s="504" t="s">
         <v>89</v>
       </c>
-      <c r="C8" s="518"/>
-      <c r="D8" s="518"/>
+      <c r="C8" s="504"/>
+      <c r="D8" s="504"/>
       <c r="E8" s="37">
         <f>((Inputs!D95*(Inputs!$E$27-Inputs!$K$27))+((Inputs!D96*(Inputs!$E$28-Inputs!$K$28))+((Inputs!D97*(Inputs!$E$29-Inputs!$K$29))+((Inputs!D98*(Inputs!$E$30-Inputs!$K$30))+((Inputs!D99*(Inputs!$E$31-Inputs!$K$31))+((Inputs!D100*(Inputs!$E$32-Inputs!$K$32))+((Inputs!D101*(Inputs!$E$33-Inputs!$K$33)))))))))</f>
         <v>0</v>
       </c>
       <c r="F8" s="37">
         <f>((Inputs!E95*(Inputs!$E$27-Inputs!$K$27))+((Inputs!E96*(Inputs!$E$28-Inputs!$K$28))+((Inputs!E97*(Inputs!$E$29-Inputs!$K$29))+((Inputs!E98*(Inputs!$E$30-Inputs!$K$30))+((Inputs!E99*(Inputs!$E$31-Inputs!$K$31))+((Inputs!E100*(Inputs!$E$32-Inputs!$K$32))+((Inputs!E101*(Inputs!$E$33-Inputs!$K$33)))))))))</f>
         <v>0</v>
       </c>
       <c r="G8" s="37">
         <f>((Inputs!F95*(Inputs!$E$27-Inputs!$K$27))+((Inputs!F96*(Inputs!$E$28-Inputs!$K$28))+((Inputs!F97*(Inputs!$E$29-Inputs!$K$29))+((Inputs!F98*(Inputs!$E$30-Inputs!$K$30))+((Inputs!F99*(Inputs!$E$31-Inputs!$K$31))+((Inputs!F100*(Inputs!$E$32-Inputs!$K$32))+((Inputs!F101*(Inputs!$E$33-Inputs!$K$33)))))))))</f>
         <v>0</v>
       </c>
       <c r="H8" s="37">
         <f>((Inputs!G95*(Inputs!$E$27-Inputs!$K$27))+((Inputs!G96*(Inputs!$E$28-Inputs!$K$28))+((Inputs!G97*(Inputs!$E$29-Inputs!$K$29))+((Inputs!G98*(Inputs!$E$30-Inputs!$K$30))+((Inputs!G99*(Inputs!$E$31-Inputs!$K$31))+((Inputs!G100*(Inputs!$E$32-Inputs!$K$32))+((Inputs!G101*(Inputs!$E$33-Inputs!$K$33)))))))))</f>
         <v>0</v>
       </c>
       <c r="I8" s="37">
         <f>((Inputs!H95*(Inputs!$E$27-Inputs!$K$27))+((Inputs!H96*(Inputs!$E$28-Inputs!$K$28))+((Inputs!H97*(Inputs!$E$29-Inputs!$K$29))+((Inputs!H98*(Inputs!$E$30-Inputs!$K$30))+((Inputs!H99*(Inputs!$E$31-Inputs!$K$31))+((Inputs!H100*(Inputs!$E$32-Inputs!$K$32))+((Inputs!H101*(Inputs!$E$33-Inputs!$K$33)))))))))</f>
         <v>0</v>
       </c>
       <c r="J8" s="37">
         <f>((Inputs!I95*(Inputs!$E$27-Inputs!$K$27))+((Inputs!I96*(Inputs!$E$28-Inputs!$K$28))+((Inputs!I97*(Inputs!$E$29-Inputs!$K$29))+((Inputs!I98*(Inputs!$E$30-Inputs!$K$30))+((Inputs!I99*(Inputs!$E$31-Inputs!$K$31))+((Inputs!I100*(Inputs!$E$32-Inputs!$K$32))+((Inputs!I101*(Inputs!$E$33-Inputs!$K$33)))))))))</f>
         <v>0</v>
       </c>
       <c r="K8" s="37">
@@ -24357,55 +24342,55 @@
       </c>
       <c r="U8" s="37">
         <f>((Inputs!T95*(Inputs!$E$27-Inputs!$K$27))+((Inputs!T96*(Inputs!$E$28-Inputs!$K$28))+((Inputs!T97*(Inputs!$E$29-Inputs!$K$29))+((Inputs!T98*(Inputs!$E$30-Inputs!$K$30))+((Inputs!T99*(Inputs!$E$31-Inputs!$K$31))+((Inputs!T100*(Inputs!$E$32-Inputs!$K$32))+((Inputs!T101*(Inputs!$E$33-Inputs!$K$33)))))))))</f>
         <v>0</v>
       </c>
       <c r="V8" s="37">
         <f>((Inputs!U95*(Inputs!$E$27-Inputs!$K$27))+((Inputs!U96*(Inputs!$E$28-Inputs!$K$28))+((Inputs!U97*(Inputs!$E$29-Inputs!$K$29))+((Inputs!U98*(Inputs!$E$30-Inputs!$K$30))+((Inputs!U99*(Inputs!$E$31-Inputs!$K$31))+((Inputs!U100*(Inputs!$E$32-Inputs!$K$32))+((Inputs!U101*(Inputs!$E$33-Inputs!$K$33)))))))))</f>
         <v>0</v>
       </c>
       <c r="W8" s="37">
         <f>((Inputs!V95*(Inputs!$E$27-Inputs!$K$27))+((Inputs!V96*(Inputs!$E$28-Inputs!$K$28))+((Inputs!V97*(Inputs!$E$29-Inputs!$K$29))+((Inputs!V98*(Inputs!$E$30-Inputs!$K$30))+((Inputs!V99*(Inputs!$E$31-Inputs!$K$31))+((Inputs!V100*(Inputs!$E$32-Inputs!$K$32))+((Inputs!V101*(Inputs!$E$33-Inputs!$K$33)))))))))</f>
         <v>0</v>
       </c>
       <c r="X8" s="37">
         <f>((Inputs!W95*(Inputs!$E$27-Inputs!$K$27))+((Inputs!W96*(Inputs!$E$28-Inputs!$K$28))+((Inputs!W97*(Inputs!$E$29-Inputs!$K$29))+((Inputs!W98*(Inputs!$E$30-Inputs!$K$30))+((Inputs!W99*(Inputs!$E$31-Inputs!$K$31))+((Inputs!W100*(Inputs!$E$32-Inputs!$K$32))+((Inputs!W101*(Inputs!$E$33-Inputs!$K$33)))))))))</f>
         <v>0</v>
       </c>
       <c r="Y8" s="37">
         <f>((Inputs!X95*(Inputs!$E$27-Inputs!$K$27))+((Inputs!X96*(Inputs!$E$28-Inputs!$K$28))+((Inputs!X97*(Inputs!$E$29-Inputs!$K$29))+((Inputs!X98*(Inputs!$E$30-Inputs!$K$30))+((Inputs!X99*(Inputs!$E$31-Inputs!$K$31))+((Inputs!X100*(Inputs!$E$32-Inputs!$K$32))+((Inputs!X101*(Inputs!$E$33-Inputs!$K$33)))))))))</f>
         <v>0</v>
       </c>
       <c r="Z8" s="86"/>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="1"/>
-      <c r="B9" s="324" t="s">
+      <c r="B9" s="350" t="s">
         <v>90</v>
       </c>
-      <c r="C9" s="324"/>
-      <c r="D9" s="324"/>
+      <c r="C9" s="350"/>
+      <c r="D9" s="350"/>
       <c r="E9" s="24">
         <f>IF(Project_Type=2,0,(IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!E63,Inputs!D107)))</f>
         <v>0</v>
       </c>
       <c r="F9" s="24">
         <f>IF(Project_Type=2,0,(IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!F63,Inputs!E107)))</f>
         <v>0</v>
       </c>
       <c r="G9" s="24">
         <f>IF(Project_Type=2,0,(IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!G63,Inputs!F107)))</f>
         <v>0</v>
       </c>
       <c r="H9" s="24">
         <f>IF(Project_Type=2,0,(IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!H63,Inputs!G107)))</f>
         <v>0</v>
       </c>
       <c r="I9" s="24">
         <f>IF(Project_Type=2,0,(IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!I63,Inputs!H107)))</f>
         <v>0</v>
       </c>
       <c r="J9" s="24">
         <f>IF(Project_Type=2,0,(IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!J63,Inputs!I107)))</f>
         <v>0</v>
       </c>
       <c r="K9" s="24">
@@ -24450,55 +24435,55 @@
       </c>
       <c r="U9" s="24">
         <f>IF(Project_Type=2,0,(IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!U63,Inputs!T107)))</f>
         <v>0</v>
       </c>
       <c r="V9" s="24">
         <f>IF(Project_Type=2,0,(IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!V63,Inputs!U107)))</f>
         <v>0</v>
       </c>
       <c r="W9" s="24">
         <f>IF(Project_Type=2,0,(IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!W63,Inputs!V107)))</f>
         <v>0</v>
       </c>
       <c r="X9" s="24">
         <f>IF(Project_Type=2,0,(IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!X63,Inputs!W107)))</f>
         <v>0</v>
       </c>
       <c r="Y9" s="24">
         <f>IF(Project_Type=2,0,(IF(Invest_Type=1,'Vehicle &amp; Station Calculations'!Y63,Inputs!X107)))</f>
         <v>0</v>
       </c>
       <c r="Z9" s="86"/>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
-      <c r="B10" s="324" t="s">
+      <c r="B10" s="350" t="s">
         <v>91</v>
       </c>
-      <c r="C10" s="324"/>
-      <c r="D10" s="324"/>
+      <c r="C10" s="350"/>
+      <c r="D10" s="350"/>
       <c r="E10" s="24">
         <f t="shared" ref="E10:Y10" si="0">IF(E9&gt;(infra_tax_credit_cap/(infra_tax_credit_rate+0.000000001)),infra_tax_credit_cap,(E9*infra_tax_credit_rate))</f>
         <v>0</v>
       </c>
       <c r="F10" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G10" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H10" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I10" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J10" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K10" s="24">
@@ -24542,55 +24527,55 @@
         <v>0</v>
       </c>
       <c r="U10" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="V10" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="W10" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="X10" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Y10" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="1"/>
-      <c r="B11" s="519" t="s">
+      <c r="B11" s="488" t="s">
         <v>92</v>
       </c>
-      <c r="C11" s="519"/>
-      <c r="D11" s="519"/>
+      <c r="C11" s="488"/>
+      <c r="D11" s="488"/>
       <c r="E11" s="38">
         <f t="shared" ref="E11:Y11" si="1">SUM(E8:E9)-E10</f>
         <v>0</v>
       </c>
       <c r="F11" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G11" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H11" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I11" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J11" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K11" s="38">
@@ -24634,69 +24619,69 @@
         <v>0</v>
       </c>
       <c r="U11" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="V11" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W11" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X11" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Y11" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Z11" s="86"/>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B12" s="517"/>
-[...1 lines deleted...]
-      <c r="D12" s="517"/>
+      <c r="B12" s="503"/>
+      <c r="C12" s="503"/>
+      <c r="D12" s="503"/>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A13" s="529" t="s">
+      <c r="A13" s="495" t="s">
         <v>93</v>
       </c>
-      <c r="B13" s="529"/>
-[...1 lines deleted...]
-      <c r="D13" s="529"/>
+      <c r="B13" s="495"/>
+      <c r="C13" s="495"/>
+      <c r="D13" s="495"/>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="1"/>
-      <c r="B14" s="530" t="s">
+      <c r="B14" s="496" t="s">
         <v>94</v>
       </c>
-      <c r="C14" s="530"/>
-      <c r="D14" s="530"/>
+      <c r="C14" s="496"/>
+      <c r="D14" s="496"/>
       <c r="E14" s="39">
         <f t="shared" ref="E14:Y14" si="2">IF(AND(E5=6,F5=0),(SUM($E9:$Y9)*CNG_Station_Salv),0)</f>
         <v>0</v>
       </c>
       <c r="F14" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G14" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H14" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I14" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J14" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K14" s="39">
@@ -24740,85 +24725,85 @@
         <v>0</v>
       </c>
       <c r="U14" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="V14" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="W14" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="X14" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Y14" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Z14" s="86"/>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A16" s="520" t="s">
+      <c r="A16" s="505" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="520"/>
-[...1 lines deleted...]
-      <c r="D16" s="521"/>
+      <c r="B16" s="505"/>
+      <c r="C16" s="505"/>
+      <c r="D16" s="506"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="40"/>
       <c r="K16" s="40"/>
       <c r="L16" s="40"/>
       <c r="M16" s="40"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
       <c r="P16" s="40"/>
       <c r="Q16" s="40"/>
       <c r="R16" s="40"/>
       <c r="S16" s="40"/>
       <c r="T16" s="40"/>
       <c r="U16" s="40"/>
       <c r="V16" s="40"/>
       <c r="W16" s="40"/>
       <c r="X16" s="40"/>
       <c r="Y16" s="40"/>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="1"/>
-      <c r="B17" s="514" t="s">
+      <c r="B17" s="500" t="s">
         <v>96</v>
       </c>
-      <c r="C17" s="514"/>
-      <c r="D17" s="514"/>
+      <c r="C17" s="500"/>
+      <c r="D17" s="500"/>
       <c r="E17" s="60">
         <f>CNG_Price</f>
         <v>2.09</v>
       </c>
       <c r="F17" s="60">
         <f t="shared" ref="F17:Y17" si="3">E17+(E17*CNG_Inflation)</f>
         <v>2.1464300000000001</v>
       </c>
       <c r="G17" s="60">
         <f t="shared" si="3"/>
         <v>2.2043836100000003</v>
       </c>
       <c r="H17" s="60">
         <f t="shared" si="3"/>
         <v>2.2639019674700003</v>
       </c>
       <c r="I17" s="60">
         <f t="shared" si="3"/>
         <v>2.3250273205916905</v>
       </c>
       <c r="J17" s="60">
         <f t="shared" si="3"/>
         <v>2.3878030582476661</v>
       </c>
       <c r="K17" s="60">
@@ -24863,55 +24848,55 @@
       </c>
       <c r="U17" s="60">
         <f t="shared" si="3"/>
         <v>3.2009094134034757</v>
       </c>
       <c r="V17" s="60">
         <f t="shared" si="3"/>
         <v>3.2873339675653694</v>
       </c>
       <c r="W17" s="60">
         <f t="shared" si="3"/>
         <v>3.3760919846896345</v>
       </c>
       <c r="X17" s="60">
         <f t="shared" si="3"/>
         <v>3.4672464682762545</v>
       </c>
       <c r="Y17" s="60">
         <f t="shared" si="3"/>
         <v>3.5608621229197133</v>
       </c>
       <c r="Z17" s="86"/>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="1"/>
-      <c r="B18" s="321" t="s">
+      <c r="B18" s="335" t="s">
         <v>97</v>
       </c>
-      <c r="C18" s="321"/>
-      <c r="D18" s="321"/>
+      <c r="C18" s="335"/>
+      <c r="D18" s="335"/>
       <c r="E18" s="58">
         <f>Diesel_Price</f>
         <v>3.91</v>
       </c>
       <c r="F18" s="58">
         <f t="shared" ref="F18:Y18" si="4">E18+(E18*Diesel_Inflation)</f>
         <v>4.0077499999999997</v>
       </c>
       <c r="G18" s="58">
         <f t="shared" si="4"/>
         <v>4.1079437499999996</v>
       </c>
       <c r="H18" s="58">
         <f t="shared" si="4"/>
         <v>4.2106423437499991</v>
       </c>
       <c r="I18" s="58">
         <f t="shared" si="4"/>
         <v>4.3159084023437488</v>
       </c>
       <c r="J18" s="58">
         <f t="shared" si="4"/>
         <v>4.4238061124023424</v>
       </c>
       <c r="K18" s="58">
@@ -24956,55 +24941,55 @@
       </c>
       <c r="U18" s="58">
         <f t="shared" si="4"/>
         <v>5.8044169767828055</v>
       </c>
       <c r="V18" s="58">
         <f t="shared" si="4"/>
         <v>5.949527401202376</v>
       </c>
       <c r="W18" s="58">
         <f t="shared" si="4"/>
         <v>6.0982655862324355</v>
       </c>
       <c r="X18" s="58">
         <f t="shared" si="4"/>
         <v>6.2507222258882464</v>
       </c>
       <c r="Y18" s="58">
         <f t="shared" si="4"/>
         <v>6.4069902815354522</v>
       </c>
       <c r="Z18" s="86"/>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="1"/>
-      <c r="B19" s="514" t="s">
+      <c r="B19" s="500" t="s">
         <v>98</v>
       </c>
-      <c r="C19" s="514"/>
-      <c r="D19" s="514"/>
+      <c r="C19" s="500"/>
+      <c r="D19" s="500"/>
       <c r="E19" s="60">
         <f t="shared" ref="E19:Y19" si="5">E18-Diesel_tax_exempt</f>
         <v>3.91</v>
       </c>
       <c r="F19" s="60">
         <f t="shared" si="5"/>
         <v>4.0077499999999997</v>
       </c>
       <c r="G19" s="59">
         <f t="shared" si="5"/>
         <v>4.1079437499999996</v>
       </c>
       <c r="H19" s="60">
         <f t="shared" si="5"/>
         <v>4.2106423437499991</v>
       </c>
       <c r="I19" s="60">
         <f t="shared" si="5"/>
         <v>4.3159084023437488</v>
       </c>
       <c r="J19" s="60">
         <f t="shared" si="5"/>
         <v>4.4238061124023424</v>
       </c>
       <c r="K19" s="60">
@@ -25049,55 +25034,55 @@
       </c>
       <c r="U19" s="60">
         <f t="shared" si="5"/>
         <v>5.8044169767828055</v>
       </c>
       <c r="V19" s="60">
         <f t="shared" si="5"/>
         <v>5.949527401202376</v>
       </c>
       <c r="W19" s="60">
         <f t="shared" si="5"/>
         <v>6.0982655862324355</v>
       </c>
       <c r="X19" s="60">
         <f t="shared" si="5"/>
         <v>6.2507222258882464</v>
       </c>
       <c r="Y19" s="60">
         <f t="shared" si="5"/>
         <v>6.4069902815354522</v>
       </c>
       <c r="Z19" s="86"/>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="1"/>
-      <c r="B20" s="321" t="s">
+      <c r="B20" s="335" t="s">
         <v>99</v>
       </c>
-      <c r="C20" s="321"/>
-      <c r="D20" s="321"/>
+      <c r="C20" s="335"/>
+      <c r="D20" s="335"/>
       <c r="E20" s="58">
         <f>Gasoline_Price</f>
         <v>3.45</v>
       </c>
       <c r="F20" s="58">
         <f t="shared" ref="F20:Y20" si="6">E20+(E20*Gasoline_Inflation)</f>
         <v>3.5224500000000001</v>
       </c>
       <c r="G20" s="58">
         <f t="shared" si="6"/>
         <v>3.5964214500000002</v>
       </c>
       <c r="H20" s="58">
         <f t="shared" si="6"/>
         <v>3.6719463004500001</v>
       </c>
       <c r="I20" s="58">
         <f t="shared" si="6"/>
         <v>3.7490571727594499</v>
       </c>
       <c r="J20" s="58">
         <f t="shared" si="6"/>
         <v>3.8277873733873986</v>
       </c>
       <c r="K20" s="58">
@@ -25142,55 +25127,55 @@
       </c>
       <c r="U20" s="58">
         <f t="shared" si="6"/>
         <v>4.8109513862760833</v>
       </c>
       <c r="V20" s="58">
         <f t="shared" si="6"/>
         <v>4.9119813653878808</v>
       </c>
       <c r="W20" s="58">
         <f t="shared" si="6"/>
         <v>5.015132974061026</v>
       </c>
       <c r="X20" s="58">
         <f t="shared" si="6"/>
         <v>5.1204507665163073</v>
       </c>
       <c r="Y20" s="58">
         <f t="shared" si="6"/>
         <v>5.2279802326131497</v>
       </c>
       <c r="Z20" s="86"/>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="1"/>
-      <c r="B21" s="514" t="s">
+      <c r="B21" s="500" t="s">
         <v>100</v>
       </c>
-      <c r="C21" s="514"/>
-      <c r="D21" s="514"/>
+      <c r="C21" s="500"/>
+      <c r="D21" s="500"/>
       <c r="E21" s="60">
         <f t="shared" ref="E21:Y21" si="7">E20-Gasoline_Tax_Exemption</f>
         <v>3.45</v>
       </c>
       <c r="F21" s="60">
         <f t="shared" si="7"/>
         <v>3.5224500000000001</v>
       </c>
       <c r="G21" s="60">
         <f t="shared" si="7"/>
         <v>3.5964214500000002</v>
       </c>
       <c r="H21" s="60">
         <f t="shared" si="7"/>
         <v>3.6719463004500001</v>
       </c>
       <c r="I21" s="60">
         <f t="shared" si="7"/>
         <v>3.7490571727594499</v>
       </c>
       <c r="J21" s="60">
         <f t="shared" si="7"/>
         <v>3.8277873733873986</v>
       </c>
       <c r="K21" s="60">
@@ -25235,55 +25220,55 @@
       </c>
       <c r="U21" s="60">
         <f t="shared" si="7"/>
         <v>4.8109513862760833</v>
       </c>
       <c r="V21" s="60">
         <f t="shared" si="7"/>
         <v>4.9119813653878808</v>
       </c>
       <c r="W21" s="60">
         <f t="shared" si="7"/>
         <v>5.015132974061026</v>
       </c>
       <c r="X21" s="60">
         <f t="shared" si="7"/>
         <v>5.1204507665163073</v>
       </c>
       <c r="Y21" s="60">
         <f t="shared" si="7"/>
         <v>5.2279802326131497</v>
       </c>
       <c r="Z21" s="86"/>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="1"/>
-      <c r="B22" s="321" t="s">
+      <c r="B22" s="335" t="s">
         <v>101</v>
       </c>
-      <c r="C22" s="321"/>
-      <c r="D22" s="321"/>
+      <c r="C22" s="335"/>
+      <c r="D22" s="335"/>
       <c r="E22" s="50">
         <f>('Vehicle &amp; Station Calculations'!E$20*'Vehicle &amp; Station Calculations'!$E$12*('Vehicle &amp; Station Calculations'!E$38/12))+('Vehicle &amp; Station Calculations'!E$21*'Vehicle &amp; Station Calculations'!$F$12*('Vehicle &amp; Station Calculations'!E$39/12))+('Vehicle &amp; Station Calculations'!E$22*'Vehicle &amp; Station Calculations'!$G$12*('Vehicle &amp; Station Calculations'!E$40/12))+('Vehicle &amp; Station Calculations'!E$23*'Vehicle &amp; Station Calculations'!$H$12*('Vehicle &amp; Station Calculations'!E$41/12))+('Vehicle &amp; Station Calculations'!E$24*'Vehicle &amp; Station Calculations'!$I$12*('Vehicle &amp; Station Calculations'!E$42/12))+('Vehicle &amp; Station Calculations'!E$25*'Vehicle &amp; Station Calculations'!$J$12*('Vehicle &amp; Station Calculations'!E$43/12))+('Vehicle &amp; Station Calculations'!E$26*'Vehicle &amp; Station Calculations'!$K$12*('Vehicle &amp; Station Calculations'!E$44/12))</f>
         <v>0</v>
       </c>
       <c r="F22" s="50">
         <f>('Vehicle &amp; Station Calculations'!F$20*'Vehicle &amp; Station Calculations'!$E$12*('Vehicle &amp; Station Calculations'!F$38/12))+('Vehicle &amp; Station Calculations'!F$21*'Vehicle &amp; Station Calculations'!$F$12*('Vehicle &amp; Station Calculations'!F$39/12))+('Vehicle &amp; Station Calculations'!F$22*'Vehicle &amp; Station Calculations'!$G$12*('Vehicle &amp; Station Calculations'!F$40/12))+('Vehicle &amp; Station Calculations'!F$23*'Vehicle &amp; Station Calculations'!$H$12*('Vehicle &amp; Station Calculations'!F$41/12))+('Vehicle &amp; Station Calculations'!F$24*'Vehicle &amp; Station Calculations'!$I$12*('Vehicle &amp; Station Calculations'!F$42/12))+('Vehicle &amp; Station Calculations'!F$25*'Vehicle &amp; Station Calculations'!$J$12*('Vehicle &amp; Station Calculations'!F$43/12))+('Vehicle &amp; Station Calculations'!F$26*'Vehicle &amp; Station Calculations'!$K$12*('Vehicle &amp; Station Calculations'!F$44/12))</f>
         <v>0</v>
       </c>
       <c r="G22" s="50">
         <f>('Vehicle &amp; Station Calculations'!G$20*'Vehicle &amp; Station Calculations'!$E$12*('Vehicle &amp; Station Calculations'!G$38/12))+('Vehicle &amp; Station Calculations'!G$21*'Vehicle &amp; Station Calculations'!$F$12*('Vehicle &amp; Station Calculations'!G$39/12))+('Vehicle &amp; Station Calculations'!G$22*'Vehicle &amp; Station Calculations'!$G$12*('Vehicle &amp; Station Calculations'!G$40/12))+('Vehicle &amp; Station Calculations'!G$23*'Vehicle &amp; Station Calculations'!$H$12*('Vehicle &amp; Station Calculations'!G$41/12))+('Vehicle &amp; Station Calculations'!G$24*'Vehicle &amp; Station Calculations'!$I$12*('Vehicle &amp; Station Calculations'!G$42/12))+('Vehicle &amp; Station Calculations'!G$25*'Vehicle &amp; Station Calculations'!$J$12*('Vehicle &amp; Station Calculations'!G$43/12))+('Vehicle &amp; Station Calculations'!G$26*'Vehicle &amp; Station Calculations'!$K$12*('Vehicle &amp; Station Calculations'!G$44/12))</f>
         <v>0</v>
       </c>
       <c r="H22" s="50">
         <f>('Vehicle &amp; Station Calculations'!H$20*'Vehicle &amp; Station Calculations'!$E$12*('Vehicle &amp; Station Calculations'!H$38/12))+('Vehicle &amp; Station Calculations'!H$21*'Vehicle &amp; Station Calculations'!$F$12*('Vehicle &amp; Station Calculations'!H$39/12))+('Vehicle &amp; Station Calculations'!H$22*'Vehicle &amp; Station Calculations'!$G$12*('Vehicle &amp; Station Calculations'!H$40/12))+('Vehicle &amp; Station Calculations'!H$23*'Vehicle &amp; Station Calculations'!$H$12*('Vehicle &amp; Station Calculations'!H$41/12))+('Vehicle &amp; Station Calculations'!H$24*'Vehicle &amp; Station Calculations'!$I$12*('Vehicle &amp; Station Calculations'!H$42/12))+('Vehicle &amp; Station Calculations'!H$25*'Vehicle &amp; Station Calculations'!$J$12*('Vehicle &amp; Station Calculations'!H$43/12))+('Vehicle &amp; Station Calculations'!H$26*'Vehicle &amp; Station Calculations'!$K$12*('Vehicle &amp; Station Calculations'!H$44/12))</f>
         <v>0</v>
       </c>
       <c r="I22" s="50">
         <f>('Vehicle &amp; Station Calculations'!I$20*'Vehicle &amp; Station Calculations'!$E$12*('Vehicle &amp; Station Calculations'!I$38/12))+('Vehicle &amp; Station Calculations'!I$21*'Vehicle &amp; Station Calculations'!$F$12*('Vehicle &amp; Station Calculations'!I$39/12))+('Vehicle &amp; Station Calculations'!I$22*'Vehicle &amp; Station Calculations'!$G$12*('Vehicle &amp; Station Calculations'!I$40/12))+('Vehicle &amp; Station Calculations'!I$23*'Vehicle &amp; Station Calculations'!$H$12*('Vehicle &amp; Station Calculations'!I$41/12))+('Vehicle &amp; Station Calculations'!I$24*'Vehicle &amp; Station Calculations'!$I$12*('Vehicle &amp; Station Calculations'!I$42/12))+('Vehicle &amp; Station Calculations'!I$25*'Vehicle &amp; Station Calculations'!$J$12*('Vehicle &amp; Station Calculations'!I$43/12))+('Vehicle &amp; Station Calculations'!I$26*'Vehicle &amp; Station Calculations'!$K$12*('Vehicle &amp; Station Calculations'!I$44/12))</f>
         <v>0</v>
       </c>
       <c r="J22" s="50">
         <f>('Vehicle &amp; Station Calculations'!J$20*'Vehicle &amp; Station Calculations'!$E$12*('Vehicle &amp; Station Calculations'!J$38/12))+('Vehicle &amp; Station Calculations'!J$21*'Vehicle &amp; Station Calculations'!$F$12*('Vehicle &amp; Station Calculations'!J$39/12))+('Vehicle &amp; Station Calculations'!J$22*'Vehicle &amp; Station Calculations'!$G$12*('Vehicle &amp; Station Calculations'!J$40/12))+('Vehicle &amp; Station Calculations'!J$23*'Vehicle &amp; Station Calculations'!$H$12*('Vehicle &amp; Station Calculations'!J$41/12))+('Vehicle &amp; Station Calculations'!J$24*'Vehicle &amp; Station Calculations'!$I$12*('Vehicle &amp; Station Calculations'!J$42/12))+('Vehicle &amp; Station Calculations'!J$25*'Vehicle &amp; Station Calculations'!$J$12*('Vehicle &amp; Station Calculations'!J$43/12))+('Vehicle &amp; Station Calculations'!J$26*'Vehicle &amp; Station Calculations'!$K$12*('Vehicle &amp; Station Calculations'!J$44/12))</f>
         <v>0</v>
       </c>
       <c r="K22" s="50">
@@ -25328,55 +25313,55 @@
       </c>
       <c r="U22" s="50">
         <f>('Vehicle &amp; Station Calculations'!U$20*'Vehicle &amp; Station Calculations'!$E$12*('Vehicle &amp; Station Calculations'!U$38/12))+('Vehicle &amp; Station Calculations'!U$21*'Vehicle &amp; Station Calculations'!$F$12*('Vehicle &amp; Station Calculations'!U$39/12))+('Vehicle &amp; Station Calculations'!U$22*'Vehicle &amp; Station Calculations'!$G$12*('Vehicle &amp; Station Calculations'!U$40/12))+('Vehicle &amp; Station Calculations'!U$23*'Vehicle &amp; Station Calculations'!$H$12*('Vehicle &amp; Station Calculations'!U$41/12))+('Vehicle &amp; Station Calculations'!U$24*'Vehicle &amp; Station Calculations'!$I$12*('Vehicle &amp; Station Calculations'!U$42/12))+('Vehicle &amp; Station Calculations'!U$25*'Vehicle &amp; Station Calculations'!$J$12*('Vehicle &amp; Station Calculations'!U$43/12))+('Vehicle &amp; Station Calculations'!U$26*'Vehicle &amp; Station Calculations'!$K$12*('Vehicle &amp; Station Calculations'!U$44/12))</f>
         <v>0</v>
       </c>
       <c r="V22" s="50">
         <f>('Vehicle &amp; Station Calculations'!V$20*'Vehicle &amp; Station Calculations'!$E$12*('Vehicle &amp; Station Calculations'!V$38/12))+('Vehicle &amp; Station Calculations'!V$21*'Vehicle &amp; Station Calculations'!$F$12*('Vehicle &amp; Station Calculations'!V$39/12))+('Vehicle &amp; Station Calculations'!V$22*'Vehicle &amp; Station Calculations'!$G$12*('Vehicle &amp; Station Calculations'!V$40/12))+('Vehicle &amp; Station Calculations'!V$23*'Vehicle &amp; Station Calculations'!$H$12*('Vehicle &amp; Station Calculations'!V$41/12))+('Vehicle &amp; Station Calculations'!V$24*'Vehicle &amp; Station Calculations'!$I$12*('Vehicle &amp; Station Calculations'!V$42/12))+('Vehicle &amp; Station Calculations'!V$25*'Vehicle &amp; Station Calculations'!$J$12*('Vehicle &amp; Station Calculations'!V$43/12))+('Vehicle &amp; Station Calculations'!V$26*'Vehicle &amp; Station Calculations'!$K$12*('Vehicle &amp; Station Calculations'!V$44/12))</f>
         <v>0</v>
       </c>
       <c r="W22" s="50">
         <f>('Vehicle &amp; Station Calculations'!W$20*'Vehicle &amp; Station Calculations'!$E$12*('Vehicle &amp; Station Calculations'!W$38/12))+('Vehicle &amp; Station Calculations'!W$21*'Vehicle &amp; Station Calculations'!$F$12*('Vehicle &amp; Station Calculations'!W$39/12))+('Vehicle &amp; Station Calculations'!W$22*'Vehicle &amp; Station Calculations'!$G$12*('Vehicle &amp; Station Calculations'!W$40/12))+('Vehicle &amp; Station Calculations'!W$23*'Vehicle &amp; Station Calculations'!$H$12*('Vehicle &amp; Station Calculations'!W$41/12))+('Vehicle &amp; Station Calculations'!W$24*'Vehicle &amp; Station Calculations'!$I$12*('Vehicle &amp; Station Calculations'!W$42/12))+('Vehicle &amp; Station Calculations'!W$25*'Vehicle &amp; Station Calculations'!$J$12*('Vehicle &amp; Station Calculations'!W$43/12))+('Vehicle &amp; Station Calculations'!W$26*'Vehicle &amp; Station Calculations'!$K$12*('Vehicle &amp; Station Calculations'!W$44/12))</f>
         <v>0</v>
       </c>
       <c r="X22" s="50">
         <f>('Vehicle &amp; Station Calculations'!X$20*'Vehicle &amp; Station Calculations'!$E$12*('Vehicle &amp; Station Calculations'!X$38/12))+('Vehicle &amp; Station Calculations'!X$21*'Vehicle &amp; Station Calculations'!$F$12*('Vehicle &amp; Station Calculations'!X$39/12))+('Vehicle &amp; Station Calculations'!X$22*'Vehicle &amp; Station Calculations'!$G$12*('Vehicle &amp; Station Calculations'!X$40/12))+('Vehicle &amp; Station Calculations'!X$23*'Vehicle &amp; Station Calculations'!$H$12*('Vehicle &amp; Station Calculations'!X$41/12))+('Vehicle &amp; Station Calculations'!X$24*'Vehicle &amp; Station Calculations'!$I$12*('Vehicle &amp; Station Calculations'!X$42/12))+('Vehicle &amp; Station Calculations'!X$25*'Vehicle &amp; Station Calculations'!$J$12*('Vehicle &amp; Station Calculations'!X$43/12))+('Vehicle &amp; Station Calculations'!X$26*'Vehicle &amp; Station Calculations'!$K$12*('Vehicle &amp; Station Calculations'!X$44/12))</f>
         <v>0</v>
       </c>
       <c r="Y22" s="50">
         <f>('Vehicle &amp; Station Calculations'!Y$20*'Vehicle &amp; Station Calculations'!$E$12*('Vehicle &amp; Station Calculations'!Y$38/12))+('Vehicle &amp; Station Calculations'!Y$21*'Vehicle &amp; Station Calculations'!$F$12*('Vehicle &amp; Station Calculations'!Y$39/12))+('Vehicle &amp; Station Calculations'!Y$22*'Vehicle &amp; Station Calculations'!$G$12*('Vehicle &amp; Station Calculations'!Y$40/12))+('Vehicle &amp; Station Calculations'!Y$23*'Vehicle &amp; Station Calculations'!$H$12*('Vehicle &amp; Station Calculations'!Y$41/12))+('Vehicle &amp; Station Calculations'!Y$24*'Vehicle &amp; Station Calculations'!$I$12*('Vehicle &amp; Station Calculations'!Y$42/12))+('Vehicle &amp; Station Calculations'!Y$25*'Vehicle &amp; Station Calculations'!$J$12*('Vehicle &amp; Station Calculations'!Y$43/12))+('Vehicle &amp; Station Calculations'!Y$26*'Vehicle &amp; Station Calculations'!$K$12*('Vehicle &amp; Station Calculations'!Y$44/12))</f>
         <v>0</v>
       </c>
       <c r="Z22" s="86"/>
     </row>
     <row r="23" spans="1:26" s="88" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="87"/>
-      <c r="B23" s="524" t="s">
+      <c r="B23" s="490" t="s">
         <v>102</v>
       </c>
-      <c r="C23" s="524"/>
-      <c r="D23" s="524"/>
+      <c r="C23" s="490"/>
+      <c r="D23" s="490"/>
       <c r="E23" s="93">
         <f>(('Vehicle &amp; Station Calculations'!E$20*'Vehicle &amp; Station Calculations'!$E$8*'Vehicle &amp; Station Calculations'!E$38)+('Vehicle &amp; Station Calculations'!E$21*'Vehicle &amp; Station Calculations'!$F$8*'Vehicle &amp; Station Calculations'!E$39)+('Vehicle &amp; Station Calculations'!E$22*'Vehicle &amp; Station Calculations'!$G$8*'Vehicle &amp; Station Calculations'!E$40)+('Vehicle &amp; Station Calculations'!E$23*'Vehicle &amp; Station Calculations'!$H$8*'Vehicle &amp; Station Calculations'!E$41)+('Vehicle &amp; Station Calculations'!E$24*'Vehicle &amp; Station Calculations'!$I$8*'Vehicle &amp; Station Calculations'!E$42)+('Vehicle &amp; Station Calculations'!E$25*'Vehicle &amp; Station Calculations'!$J$8*'Vehicle &amp; Station Calculations'!E$43)+('Vehicle &amp; Station Calculations'!E$26*'Vehicle &amp; Station Calculations'!$K$8*'Vehicle &amp; Station Calculations'!E$44))*(E17-Realized_Excise_Tax_Credit)</f>
         <v>0</v>
       </c>
       <c r="F23" s="93">
         <f>(('Vehicle &amp; Station Calculations'!F$20*'Vehicle &amp; Station Calculations'!$E$8*'Vehicle &amp; Station Calculations'!F$38)+('Vehicle &amp; Station Calculations'!F$21*'Vehicle &amp; Station Calculations'!$F$8*'Vehicle &amp; Station Calculations'!F$39)+('Vehicle &amp; Station Calculations'!F$22*'Vehicle &amp; Station Calculations'!$G$8*'Vehicle &amp; Station Calculations'!F$40)+('Vehicle &amp; Station Calculations'!F$23*'Vehicle &amp; Station Calculations'!$H$8*'Vehicle &amp; Station Calculations'!F$41)+('Vehicle &amp; Station Calculations'!F$24*'Vehicle &amp; Station Calculations'!$I$8*'Vehicle &amp; Station Calculations'!F$42)+('Vehicle &amp; Station Calculations'!F$25*'Vehicle &amp; Station Calculations'!$J$8*'Vehicle &amp; Station Calculations'!F$43)+('Vehicle &amp; Station Calculations'!F$26*'Vehicle &amp; Station Calculations'!$K$8*'Vehicle &amp; Station Calculations'!F$44))*(F17-Realized_Excise_Tax_Credit)</f>
         <v>0</v>
       </c>
       <c r="G23" s="93">
         <f>(('Vehicle &amp; Station Calculations'!G$20*'Vehicle &amp; Station Calculations'!$E$8*'Vehicle &amp; Station Calculations'!G$38)+('Vehicle &amp; Station Calculations'!G$21*'Vehicle &amp; Station Calculations'!$F$8*'Vehicle &amp; Station Calculations'!G$39)+('Vehicle &amp; Station Calculations'!G$22*'Vehicle &amp; Station Calculations'!$G$8*'Vehicle &amp; Station Calculations'!G$40)+('Vehicle &amp; Station Calculations'!G$23*'Vehicle &amp; Station Calculations'!$H$8*'Vehicle &amp; Station Calculations'!G$41)+('Vehicle &amp; Station Calculations'!G$24*'Vehicle &amp; Station Calculations'!$I$8*'Vehicle &amp; Station Calculations'!G$42)+('Vehicle &amp; Station Calculations'!G$25*'Vehicle &amp; Station Calculations'!$J$8*'Vehicle &amp; Station Calculations'!G$43)+('Vehicle &amp; Station Calculations'!G$26*'Vehicle &amp; Station Calculations'!$K$8*'Vehicle &amp; Station Calculations'!G$44))*(G17-Realized_Excise_Tax_Credit)</f>
         <v>0</v>
       </c>
       <c r="H23" s="93">
         <f>(('Vehicle &amp; Station Calculations'!H$20*'Vehicle &amp; Station Calculations'!$E$8*'Vehicle &amp; Station Calculations'!H$38)+('Vehicle &amp; Station Calculations'!H$21*'Vehicle &amp; Station Calculations'!$F$8*'Vehicle &amp; Station Calculations'!H$39)+('Vehicle &amp; Station Calculations'!H$22*'Vehicle &amp; Station Calculations'!$G$8*'Vehicle &amp; Station Calculations'!H$40)+('Vehicle &amp; Station Calculations'!H$23*'Vehicle &amp; Station Calculations'!$H$8*'Vehicle &amp; Station Calculations'!H$41)+('Vehicle &amp; Station Calculations'!H$24*'Vehicle &amp; Station Calculations'!$I$8*'Vehicle &amp; Station Calculations'!H$42)+('Vehicle &amp; Station Calculations'!H$25*'Vehicle &amp; Station Calculations'!$J$8*'Vehicle &amp; Station Calculations'!H$43)+('Vehicle &amp; Station Calculations'!H$26*'Vehicle &amp; Station Calculations'!$K$8*'Vehicle &amp; Station Calculations'!H$44))*(H17-Realized_Excise_Tax_Credit)</f>
         <v>0</v>
       </c>
       <c r="I23" s="93">
         <f>(('Vehicle &amp; Station Calculations'!I$20*'Vehicle &amp; Station Calculations'!$E$8*'Vehicle &amp; Station Calculations'!I$38)+('Vehicle &amp; Station Calculations'!I$21*'Vehicle &amp; Station Calculations'!$F$8*'Vehicle &amp; Station Calculations'!I$39)+('Vehicle &amp; Station Calculations'!I$22*'Vehicle &amp; Station Calculations'!$G$8*'Vehicle &amp; Station Calculations'!I$40)+('Vehicle &amp; Station Calculations'!I$23*'Vehicle &amp; Station Calculations'!$H$8*'Vehicle &amp; Station Calculations'!I$41)+('Vehicle &amp; Station Calculations'!I$24*'Vehicle &amp; Station Calculations'!$I$8*'Vehicle &amp; Station Calculations'!I$42)+('Vehicle &amp; Station Calculations'!I$25*'Vehicle &amp; Station Calculations'!$J$8*'Vehicle &amp; Station Calculations'!I$43)+('Vehicle &amp; Station Calculations'!I$26*'Vehicle &amp; Station Calculations'!$K$8*'Vehicle &amp; Station Calculations'!I$44))*(I17-Realized_Excise_Tax_Credit)</f>
         <v>0</v>
       </c>
       <c r="J23" s="93">
         <f>(('Vehicle &amp; Station Calculations'!J$20*'Vehicle &amp; Station Calculations'!$E$8*'Vehicle &amp; Station Calculations'!J$38)+('Vehicle &amp; Station Calculations'!J$21*'Vehicle &amp; Station Calculations'!$F$8*'Vehicle &amp; Station Calculations'!J$39)+('Vehicle &amp; Station Calculations'!J$22*'Vehicle &amp; Station Calculations'!$G$8*'Vehicle &amp; Station Calculations'!J$40)+('Vehicle &amp; Station Calculations'!J$23*'Vehicle &amp; Station Calculations'!$H$8*'Vehicle &amp; Station Calculations'!J$41)+('Vehicle &amp; Station Calculations'!J$24*'Vehicle &amp; Station Calculations'!$I$8*'Vehicle &amp; Station Calculations'!J$42)+('Vehicle &amp; Station Calculations'!J$25*'Vehicle &amp; Station Calculations'!$J$8*'Vehicle &amp; Station Calculations'!J$43)+('Vehicle &amp; Station Calculations'!J$26*'Vehicle &amp; Station Calculations'!$K$8*'Vehicle &amp; Station Calculations'!J$44))*(J17-Realized_Excise_Tax_Credit)</f>
         <v>0</v>
       </c>
       <c r="K23" s="93">
@@ -25421,55 +25406,55 @@
       </c>
       <c r="U23" s="93">
         <f>(('Vehicle &amp; Station Calculations'!U$20*'Vehicle &amp; Station Calculations'!$E$8*'Vehicle &amp; Station Calculations'!U$38)+('Vehicle &amp; Station Calculations'!U$21*'Vehicle &amp; Station Calculations'!$F$8*'Vehicle &amp; Station Calculations'!U$39)+('Vehicle &amp; Station Calculations'!U$22*'Vehicle &amp; Station Calculations'!$G$8*'Vehicle &amp; Station Calculations'!U$40)+('Vehicle &amp; Station Calculations'!U$23*'Vehicle &amp; Station Calculations'!$H$8*'Vehicle &amp; Station Calculations'!U$41)+('Vehicle &amp; Station Calculations'!U$24*'Vehicle &amp; Station Calculations'!$I$8*'Vehicle &amp; Station Calculations'!U$42)+('Vehicle &amp; Station Calculations'!U$25*'Vehicle &amp; Station Calculations'!$J$8*'Vehicle &amp; Station Calculations'!U$43)+('Vehicle &amp; Station Calculations'!U$26*'Vehicle &amp; Station Calculations'!$K$8*'Vehicle &amp; Station Calculations'!U$44))*(U17-Realized_Excise_Tax_Credit)</f>
         <v>0</v>
       </c>
       <c r="V23" s="93">
         <f>(('Vehicle &amp; Station Calculations'!V$20*'Vehicle &amp; Station Calculations'!$E$8*'Vehicle &amp; Station Calculations'!V$38)+('Vehicle &amp; Station Calculations'!V$21*'Vehicle &amp; Station Calculations'!$F$8*'Vehicle &amp; Station Calculations'!V$39)+('Vehicle &amp; Station Calculations'!V$22*'Vehicle &amp; Station Calculations'!$G$8*'Vehicle &amp; Station Calculations'!V$40)+('Vehicle &amp; Station Calculations'!V$23*'Vehicle &amp; Station Calculations'!$H$8*'Vehicle &amp; Station Calculations'!V$41)+('Vehicle &amp; Station Calculations'!V$24*'Vehicle &amp; Station Calculations'!$I$8*'Vehicle &amp; Station Calculations'!V$42)+('Vehicle &amp; Station Calculations'!V$25*'Vehicle &amp; Station Calculations'!$J$8*'Vehicle &amp; Station Calculations'!V$43)+('Vehicle &amp; Station Calculations'!V$26*'Vehicle &amp; Station Calculations'!$K$8*'Vehicle &amp; Station Calculations'!V$44))*(V17-Realized_Excise_Tax_Credit)</f>
         <v>0</v>
       </c>
       <c r="W23" s="93">
         <f>(('Vehicle &amp; Station Calculations'!W$20*'Vehicle &amp; Station Calculations'!$E$8*'Vehicle &amp; Station Calculations'!W$38)+('Vehicle &amp; Station Calculations'!W$21*'Vehicle &amp; Station Calculations'!$F$8*'Vehicle &amp; Station Calculations'!W$39)+('Vehicle &amp; Station Calculations'!W$22*'Vehicle &amp; Station Calculations'!$G$8*'Vehicle &amp; Station Calculations'!W$40)+('Vehicle &amp; Station Calculations'!W$23*'Vehicle &amp; Station Calculations'!$H$8*'Vehicle &amp; Station Calculations'!W$41)+('Vehicle &amp; Station Calculations'!W$24*'Vehicle &amp; Station Calculations'!$I$8*'Vehicle &amp; Station Calculations'!W$42)+('Vehicle &amp; Station Calculations'!W$25*'Vehicle &amp; Station Calculations'!$J$8*'Vehicle &amp; Station Calculations'!W$43)+('Vehicle &amp; Station Calculations'!W$26*'Vehicle &amp; Station Calculations'!$K$8*'Vehicle &amp; Station Calculations'!W$44))*(W17-Realized_Excise_Tax_Credit)</f>
         <v>0</v>
       </c>
       <c r="X23" s="93">
         <f>(('Vehicle &amp; Station Calculations'!X$20*'Vehicle &amp; Station Calculations'!$E$8*'Vehicle &amp; Station Calculations'!X$38)+('Vehicle &amp; Station Calculations'!X$21*'Vehicle &amp; Station Calculations'!$F$8*'Vehicle &amp; Station Calculations'!X$39)+('Vehicle &amp; Station Calculations'!X$22*'Vehicle &amp; Station Calculations'!$G$8*'Vehicle &amp; Station Calculations'!X$40)+('Vehicle &amp; Station Calculations'!X$23*'Vehicle &amp; Station Calculations'!$H$8*'Vehicle &amp; Station Calculations'!X$41)+('Vehicle &amp; Station Calculations'!X$24*'Vehicle &amp; Station Calculations'!$I$8*'Vehicle &amp; Station Calculations'!X$42)+('Vehicle &amp; Station Calculations'!X$25*'Vehicle &amp; Station Calculations'!$J$8*'Vehicle &amp; Station Calculations'!X$43)+('Vehicle &amp; Station Calculations'!X$26*'Vehicle &amp; Station Calculations'!$K$8*'Vehicle &amp; Station Calculations'!X$44))*(X17-Realized_Excise_Tax_Credit)</f>
         <v>0</v>
       </c>
       <c r="Y23" s="93">
         <f>(('Vehicle &amp; Station Calculations'!Y$20*'Vehicle &amp; Station Calculations'!$E$8*'Vehicle &amp; Station Calculations'!Y$38)+('Vehicle &amp; Station Calculations'!Y$21*'Vehicle &amp; Station Calculations'!$F$8*'Vehicle &amp; Station Calculations'!Y$39)+('Vehicle &amp; Station Calculations'!Y$22*'Vehicle &amp; Station Calculations'!$G$8*'Vehicle &amp; Station Calculations'!Y$40)+('Vehicle &amp; Station Calculations'!Y$23*'Vehicle &amp; Station Calculations'!$H$8*'Vehicle &amp; Station Calculations'!Y$41)+('Vehicle &amp; Station Calculations'!Y$24*'Vehicle &amp; Station Calculations'!$I$8*'Vehicle &amp; Station Calculations'!Y$42)+('Vehicle &amp; Station Calculations'!Y$25*'Vehicle &amp; Station Calculations'!$J$8*'Vehicle &amp; Station Calculations'!Y$43)+('Vehicle &amp; Station Calculations'!Y$26*'Vehicle &amp; Station Calculations'!$K$8*'Vehicle &amp; Station Calculations'!Y$44))*(Y17-Realized_Excise_Tax_Credit)</f>
         <v>0</v>
       </c>
       <c r="Z23" s="86"/>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="1"/>
-      <c r="B24" s="531" t="s">
+      <c r="B24" s="497" t="s">
         <v>103</v>
       </c>
-      <c r="C24" s="532"/>
-      <c r="D24" s="533"/>
+      <c r="C24" s="498"/>
+      <c r="D24" s="499"/>
       <c r="E24" s="91">
         <f>('Vehicle &amp; Station Calculations'!E$20*'Vehicle &amp; Station Calculations'!$E$14*('Vehicle &amp; Station Calculations'!E$38/12))+('Vehicle &amp; Station Calculations'!E$21*'Vehicle &amp; Station Calculations'!$F$14*('Vehicle &amp; Station Calculations'!E$39/12))+('Vehicle &amp; Station Calculations'!E$22*'Vehicle &amp; Station Calculations'!$G$14*('Vehicle &amp; Station Calculations'!E$40/12))+('Vehicle &amp; Station Calculations'!E$23*'Vehicle &amp; Station Calculations'!$H$14*('Vehicle &amp; Station Calculations'!E$41/12))+('Vehicle &amp; Station Calculations'!E$24*'Vehicle &amp; Station Calculations'!$I$14*('Vehicle &amp; Station Calculations'!E$42/12))+('Vehicle &amp; Station Calculations'!E$25*'Vehicle &amp; Station Calculations'!$J$14*('Vehicle &amp; Station Calculations'!E$43/12))+('Vehicle &amp; Station Calculations'!E$26*'Vehicle &amp; Station Calculations'!$K$14*('Vehicle &amp; Station Calculations'!E$44/12))</f>
         <v>0</v>
       </c>
       <c r="F24" s="91">
         <f>('Vehicle &amp; Station Calculations'!F$20*'Vehicle &amp; Station Calculations'!$E$14*('Vehicle &amp; Station Calculations'!F$38/12))+('Vehicle &amp; Station Calculations'!F$21*'Vehicle &amp; Station Calculations'!$F$14*('Vehicle &amp; Station Calculations'!F$39/12))+('Vehicle &amp; Station Calculations'!F$22*'Vehicle &amp; Station Calculations'!$G$14*('Vehicle &amp; Station Calculations'!F$40/12))+('Vehicle &amp; Station Calculations'!F$23*'Vehicle &amp; Station Calculations'!$H$14*('Vehicle &amp; Station Calculations'!F$41/12))+('Vehicle &amp; Station Calculations'!F$24*'Vehicle &amp; Station Calculations'!$I$14*('Vehicle &amp; Station Calculations'!F$42/12))+('Vehicle &amp; Station Calculations'!F$25*'Vehicle &amp; Station Calculations'!$J$14*('Vehicle &amp; Station Calculations'!F$43/12))+('Vehicle &amp; Station Calculations'!F$26*'Vehicle &amp; Station Calculations'!$K$14*('Vehicle &amp; Station Calculations'!F$44/12))</f>
         <v>0</v>
       </c>
       <c r="G24" s="91">
         <f>('Vehicle &amp; Station Calculations'!G$20*'Vehicle &amp; Station Calculations'!$E$14*('Vehicle &amp; Station Calculations'!G$38/12))+('Vehicle &amp; Station Calculations'!G$21*'Vehicle &amp; Station Calculations'!$F$14*('Vehicle &amp; Station Calculations'!G$39/12))+('Vehicle &amp; Station Calculations'!G$22*'Vehicle &amp; Station Calculations'!$G$14*('Vehicle &amp; Station Calculations'!G$40/12))+('Vehicle &amp; Station Calculations'!G$23*'Vehicle &amp; Station Calculations'!$H$14*('Vehicle &amp; Station Calculations'!G$41/12))+('Vehicle &amp; Station Calculations'!G$24*'Vehicle &amp; Station Calculations'!$I$14*('Vehicle &amp; Station Calculations'!G$42/12))+('Vehicle &amp; Station Calculations'!G$25*'Vehicle &amp; Station Calculations'!$J$14*('Vehicle &amp; Station Calculations'!G$43/12))+('Vehicle &amp; Station Calculations'!G$26*'Vehicle &amp; Station Calculations'!$K$14*('Vehicle &amp; Station Calculations'!G$44/12))</f>
         <v>0</v>
       </c>
       <c r="H24" s="91">
         <f>('Vehicle &amp; Station Calculations'!H$20*'Vehicle &amp; Station Calculations'!$E$14*('Vehicle &amp; Station Calculations'!H$38/12))+('Vehicle &amp; Station Calculations'!H$21*'Vehicle &amp; Station Calculations'!$F$14*('Vehicle &amp; Station Calculations'!H$39/12))+('Vehicle &amp; Station Calculations'!H$22*'Vehicle &amp; Station Calculations'!$G$14*('Vehicle &amp; Station Calculations'!H$40/12))+('Vehicle &amp; Station Calculations'!H$23*'Vehicle &amp; Station Calculations'!$H$14*('Vehicle &amp; Station Calculations'!H$41/12))+('Vehicle &amp; Station Calculations'!H$24*'Vehicle &amp; Station Calculations'!$I$14*('Vehicle &amp; Station Calculations'!H$42/12))+('Vehicle &amp; Station Calculations'!H$25*'Vehicle &amp; Station Calculations'!$J$14*('Vehicle &amp; Station Calculations'!H$43/12))+('Vehicle &amp; Station Calculations'!H$26*'Vehicle &amp; Station Calculations'!$K$14*('Vehicle &amp; Station Calculations'!H$44/12))</f>
         <v>0</v>
       </c>
       <c r="I24" s="91">
         <f>('Vehicle &amp; Station Calculations'!I$20*'Vehicle &amp; Station Calculations'!$E$14*('Vehicle &amp; Station Calculations'!I$38/12))+('Vehicle &amp; Station Calculations'!I$21*'Vehicle &amp; Station Calculations'!$F$14*('Vehicle &amp; Station Calculations'!I$39/12))+('Vehicle &amp; Station Calculations'!I$22*'Vehicle &amp; Station Calculations'!$G$14*('Vehicle &amp; Station Calculations'!I$40/12))+('Vehicle &amp; Station Calculations'!I$23*'Vehicle &amp; Station Calculations'!$H$14*('Vehicle &amp; Station Calculations'!I$41/12))+('Vehicle &amp; Station Calculations'!I$24*'Vehicle &amp; Station Calculations'!$I$14*('Vehicle &amp; Station Calculations'!I$42/12))+('Vehicle &amp; Station Calculations'!I$25*'Vehicle &amp; Station Calculations'!$J$14*('Vehicle &amp; Station Calculations'!I$43/12))+('Vehicle &amp; Station Calculations'!I$26*'Vehicle &amp; Station Calculations'!$K$14*('Vehicle &amp; Station Calculations'!I$44/12))</f>
         <v>0</v>
       </c>
       <c r="J24" s="91">
         <f>('Vehicle &amp; Station Calculations'!J$20*'Vehicle &amp; Station Calculations'!$E$14*('Vehicle &amp; Station Calculations'!J$38/12))+('Vehicle &amp; Station Calculations'!J$21*'Vehicle &amp; Station Calculations'!$F$14*('Vehicle &amp; Station Calculations'!J$39/12))+('Vehicle &amp; Station Calculations'!J$22*'Vehicle &amp; Station Calculations'!$G$14*('Vehicle &amp; Station Calculations'!J$40/12))+('Vehicle &amp; Station Calculations'!J$23*'Vehicle &amp; Station Calculations'!$H$14*('Vehicle &amp; Station Calculations'!J$41/12))+('Vehicle &amp; Station Calculations'!J$24*'Vehicle &amp; Station Calculations'!$I$14*('Vehicle &amp; Station Calculations'!J$42/12))+('Vehicle &amp; Station Calculations'!J$25*'Vehicle &amp; Station Calculations'!$J$14*('Vehicle &amp; Station Calculations'!J$43/12))+('Vehicle &amp; Station Calculations'!J$26*'Vehicle &amp; Station Calculations'!$K$14*('Vehicle &amp; Station Calculations'!J$44/12))</f>
         <v>0</v>
       </c>
       <c r="K24" s="91">
@@ -25514,55 +25499,55 @@
       </c>
       <c r="U24" s="91">
         <f>('Vehicle &amp; Station Calculations'!U$20*'Vehicle &amp; Station Calculations'!$E$14*('Vehicle &amp; Station Calculations'!U$38/12))+('Vehicle &amp; Station Calculations'!U$21*'Vehicle &amp; Station Calculations'!$F$14*('Vehicle &amp; Station Calculations'!U$39/12))+('Vehicle &amp; Station Calculations'!U$22*'Vehicle &amp; Station Calculations'!$G$14*('Vehicle &amp; Station Calculations'!U$40/12))+('Vehicle &amp; Station Calculations'!U$23*'Vehicle &amp; Station Calculations'!$H$14*('Vehicle &amp; Station Calculations'!U$41/12))+('Vehicle &amp; Station Calculations'!U$24*'Vehicle &amp; Station Calculations'!$I$14*('Vehicle &amp; Station Calculations'!U$42/12))+('Vehicle &amp; Station Calculations'!U$25*'Vehicle &amp; Station Calculations'!$J$14*('Vehicle &amp; Station Calculations'!U$43/12))+('Vehicle &amp; Station Calculations'!U$26*'Vehicle &amp; Station Calculations'!$K$14*('Vehicle &amp; Station Calculations'!U$44/12))</f>
         <v>0</v>
       </c>
       <c r="V24" s="91">
         <f>('Vehicle &amp; Station Calculations'!V$20*'Vehicle &amp; Station Calculations'!$E$14*('Vehicle &amp; Station Calculations'!V$38/12))+('Vehicle &amp; Station Calculations'!V$21*'Vehicle &amp; Station Calculations'!$F$14*('Vehicle &amp; Station Calculations'!V$39/12))+('Vehicle &amp; Station Calculations'!V$22*'Vehicle &amp; Station Calculations'!$G$14*('Vehicle &amp; Station Calculations'!V$40/12))+('Vehicle &amp; Station Calculations'!V$23*'Vehicle &amp; Station Calculations'!$H$14*('Vehicle &amp; Station Calculations'!V$41/12))+('Vehicle &amp; Station Calculations'!V$24*'Vehicle &amp; Station Calculations'!$I$14*('Vehicle &amp; Station Calculations'!V$42/12))+('Vehicle &amp; Station Calculations'!V$25*'Vehicle &amp; Station Calculations'!$J$14*('Vehicle &amp; Station Calculations'!V$43/12))+('Vehicle &amp; Station Calculations'!V$26*'Vehicle &amp; Station Calculations'!$K$14*('Vehicle &amp; Station Calculations'!V$44/12))</f>
         <v>0</v>
       </c>
       <c r="W24" s="91">
         <f>('Vehicle &amp; Station Calculations'!W$20*'Vehicle &amp; Station Calculations'!$E$14*('Vehicle &amp; Station Calculations'!W$38/12))+('Vehicle &amp; Station Calculations'!W$21*'Vehicle &amp; Station Calculations'!$F$14*('Vehicle &amp; Station Calculations'!W$39/12))+('Vehicle &amp; Station Calculations'!W$22*'Vehicle &amp; Station Calculations'!$G$14*('Vehicle &amp; Station Calculations'!W$40/12))+('Vehicle &amp; Station Calculations'!W$23*'Vehicle &amp; Station Calculations'!$H$14*('Vehicle &amp; Station Calculations'!W$41/12))+('Vehicle &amp; Station Calculations'!W$24*'Vehicle &amp; Station Calculations'!$I$14*('Vehicle &amp; Station Calculations'!W$42/12))+('Vehicle &amp; Station Calculations'!W$25*'Vehicle &amp; Station Calculations'!$J$14*('Vehicle &amp; Station Calculations'!W$43/12))+('Vehicle &amp; Station Calculations'!W$26*'Vehicle &amp; Station Calculations'!$K$14*('Vehicle &amp; Station Calculations'!W$44/12))</f>
         <v>0</v>
       </c>
       <c r="X24" s="91">
         <f>('Vehicle &amp; Station Calculations'!X$20*'Vehicle &amp; Station Calculations'!$E$14*('Vehicle &amp; Station Calculations'!X$38/12))+('Vehicle &amp; Station Calculations'!X$21*'Vehicle &amp; Station Calculations'!$F$14*('Vehicle &amp; Station Calculations'!X$39/12))+('Vehicle &amp; Station Calculations'!X$22*'Vehicle &amp; Station Calculations'!$G$14*('Vehicle &amp; Station Calculations'!X$40/12))+('Vehicle &amp; Station Calculations'!X$23*'Vehicle &amp; Station Calculations'!$H$14*('Vehicle &amp; Station Calculations'!X$41/12))+('Vehicle &amp; Station Calculations'!X$24*'Vehicle &amp; Station Calculations'!$I$14*('Vehicle &amp; Station Calculations'!X$42/12))+('Vehicle &amp; Station Calculations'!X$25*'Vehicle &amp; Station Calculations'!$J$14*('Vehicle &amp; Station Calculations'!X$43/12))+('Vehicle &amp; Station Calculations'!X$26*'Vehicle &amp; Station Calculations'!$K$14*('Vehicle &amp; Station Calculations'!X$44/12))</f>
         <v>0</v>
       </c>
       <c r="Y24" s="91">
         <f>('Vehicle &amp; Station Calculations'!Y$20*'Vehicle &amp; Station Calculations'!$E$14*('Vehicle &amp; Station Calculations'!Y$38/12))+('Vehicle &amp; Station Calculations'!Y$21*'Vehicle &amp; Station Calculations'!$F$14*('Vehicle &amp; Station Calculations'!Y$39/12))+('Vehicle &amp; Station Calculations'!Y$22*'Vehicle &amp; Station Calculations'!$G$14*('Vehicle &amp; Station Calculations'!Y$40/12))+('Vehicle &amp; Station Calculations'!Y$23*'Vehicle &amp; Station Calculations'!$H$14*('Vehicle &amp; Station Calculations'!Y$41/12))+('Vehicle &amp; Station Calculations'!Y$24*'Vehicle &amp; Station Calculations'!$I$14*('Vehicle &amp; Station Calculations'!Y$42/12))+('Vehicle &amp; Station Calculations'!Y$25*'Vehicle &amp; Station Calculations'!$J$14*('Vehicle &amp; Station Calculations'!Y$43/12))+('Vehicle &amp; Station Calculations'!Y$26*'Vehicle &amp; Station Calculations'!$K$14*('Vehicle &amp; Station Calculations'!Y$44/12))</f>
         <v>0</v>
       </c>
       <c r="Z24" s="86"/>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="1"/>
-      <c r="B25" s="524" t="s">
+      <c r="B25" s="490" t="s">
         <v>104</v>
       </c>
-      <c r="C25" s="524"/>
-      <c r="D25" s="524"/>
+      <c r="C25" s="490"/>
+      <c r="D25" s="490"/>
       <c r="E25" s="93">
         <f>(('Vehicle &amp; Station Calculations'!E$20*'Vehicle &amp; Station Calculations'!$E$13*'Vehicle &amp; Station Calculations'!E$38)+('Vehicle &amp; Station Calculations'!E$21*'Vehicle &amp; Station Calculations'!$F$13*'Vehicle &amp; Station Calculations'!E$39)+('Vehicle &amp; Station Calculations'!E$22*'Vehicle &amp; Station Calculations'!$G$13*'Vehicle &amp; Station Calculations'!E$40)+('Vehicle &amp; Station Calculations'!E$23*'Vehicle &amp; Station Calculations'!$H$13*'Vehicle &amp; Station Calculations'!E$41)+('Vehicle &amp; Station Calculations'!E$24*'Vehicle &amp; Station Calculations'!$I$13*'Vehicle &amp; Station Calculations'!E$42)+('Vehicle &amp; Station Calculations'!E$25*'Vehicle &amp; Station Calculations'!$J$13*'Vehicle &amp; Station Calculations'!E$43)+('Vehicle &amp; Station Calculations'!E$26*'Vehicle &amp; Station Calculations'!$K$13*'Vehicle &amp; Station Calculations'!E$44))*E19</f>
         <v>0</v>
       </c>
       <c r="F25" s="93">
         <f>(('Vehicle &amp; Station Calculations'!F$20*'Vehicle &amp; Station Calculations'!$E$13*'Vehicle &amp; Station Calculations'!F$38)+('Vehicle &amp; Station Calculations'!F$21*'Vehicle &amp; Station Calculations'!$F$13*'Vehicle &amp; Station Calculations'!F$39)+('Vehicle &amp; Station Calculations'!F$22*'Vehicle &amp; Station Calculations'!$G$13*'Vehicle &amp; Station Calculations'!F$40)+('Vehicle &amp; Station Calculations'!F$23*'Vehicle &amp; Station Calculations'!$H$13*'Vehicle &amp; Station Calculations'!F$41)+('Vehicle &amp; Station Calculations'!F$24*'Vehicle &amp; Station Calculations'!$I$13*'Vehicle &amp; Station Calculations'!F$42)+('Vehicle &amp; Station Calculations'!F$25*'Vehicle &amp; Station Calculations'!$J$13*'Vehicle &amp; Station Calculations'!F$43)+('Vehicle &amp; Station Calculations'!F$26*'Vehicle &amp; Station Calculations'!$K13*'Vehicle &amp; Station Calculations'!F$44))*F19</f>
         <v>0</v>
       </c>
       <c r="G25" s="93">
         <f>(('Vehicle &amp; Station Calculations'!G$20*'Vehicle &amp; Station Calculations'!$E$13*'Vehicle &amp; Station Calculations'!G$38)+('Vehicle &amp; Station Calculations'!G$21*'Vehicle &amp; Station Calculations'!$F$13*'Vehicle &amp; Station Calculations'!G$39)+('Vehicle &amp; Station Calculations'!G$22*'Vehicle &amp; Station Calculations'!$G$13*'Vehicle &amp; Station Calculations'!G$40)+('Vehicle &amp; Station Calculations'!G$23*'Vehicle &amp; Station Calculations'!$H$13*'Vehicle &amp; Station Calculations'!G$41)+('Vehicle &amp; Station Calculations'!G$24*'Vehicle &amp; Station Calculations'!$I$13*'Vehicle &amp; Station Calculations'!G$42)+('Vehicle &amp; Station Calculations'!G$25*'Vehicle &amp; Station Calculations'!$J$13*'Vehicle &amp; Station Calculations'!G$43)+('Vehicle &amp; Station Calculations'!G$26*'Vehicle &amp; Station Calculations'!$K13*'Vehicle &amp; Station Calculations'!G$44))*G19</f>
         <v>0</v>
       </c>
       <c r="H25" s="93">
         <f>(('Vehicle &amp; Station Calculations'!H$20*'Vehicle &amp; Station Calculations'!$E$13*'Vehicle &amp; Station Calculations'!H$38)+('Vehicle &amp; Station Calculations'!H$21*'Vehicle &amp; Station Calculations'!$F$13*'Vehicle &amp; Station Calculations'!H$39)+('Vehicle &amp; Station Calculations'!H$22*'Vehicle &amp; Station Calculations'!$G$13*'Vehicle &amp; Station Calculations'!H$40)+('Vehicle &amp; Station Calculations'!H$23*'Vehicle &amp; Station Calculations'!$H$13*'Vehicle &amp; Station Calculations'!H$41)+('Vehicle &amp; Station Calculations'!H$24*'Vehicle &amp; Station Calculations'!$I$13*'Vehicle &amp; Station Calculations'!H$42)+('Vehicle &amp; Station Calculations'!H$25*'Vehicle &amp; Station Calculations'!$J$13*'Vehicle &amp; Station Calculations'!H$43)+('Vehicle &amp; Station Calculations'!H$26*'Vehicle &amp; Station Calculations'!$K13*'Vehicle &amp; Station Calculations'!H$44))*H19</f>
         <v>0</v>
       </c>
       <c r="I25" s="93">
         <f>(('Vehicle &amp; Station Calculations'!I$20*'Vehicle &amp; Station Calculations'!$E$13*'Vehicle &amp; Station Calculations'!I$38)+('Vehicle &amp; Station Calculations'!I$21*'Vehicle &amp; Station Calculations'!$F$13*'Vehicle &amp; Station Calculations'!I$39)+('Vehicle &amp; Station Calculations'!I$22*'Vehicle &amp; Station Calculations'!$G$13*'Vehicle &amp; Station Calculations'!I$40)+('Vehicle &amp; Station Calculations'!I$23*'Vehicle &amp; Station Calculations'!$H$13*'Vehicle &amp; Station Calculations'!I$41)+('Vehicle &amp; Station Calculations'!I$24*'Vehicle &amp; Station Calculations'!$I$13*'Vehicle &amp; Station Calculations'!I$42)+('Vehicle &amp; Station Calculations'!I$25*'Vehicle &amp; Station Calculations'!$J$13*'Vehicle &amp; Station Calculations'!I$43)+('Vehicle &amp; Station Calculations'!I$26*'Vehicle &amp; Station Calculations'!$K13*'Vehicle &amp; Station Calculations'!I$44))*I19</f>
         <v>0</v>
       </c>
       <c r="J25" s="93">
         <f>(('Vehicle &amp; Station Calculations'!J$20*'Vehicle &amp; Station Calculations'!$E$13*'Vehicle &amp; Station Calculations'!J$38)+('Vehicle &amp; Station Calculations'!J$21*'Vehicle &amp; Station Calculations'!$F$13*'Vehicle &amp; Station Calculations'!J$39)+('Vehicle &amp; Station Calculations'!J$22*'Vehicle &amp; Station Calculations'!$G$13*'Vehicle &amp; Station Calculations'!J$40)+('Vehicle &amp; Station Calculations'!J$23*'Vehicle &amp; Station Calculations'!$H$13*'Vehicle &amp; Station Calculations'!J$41)+('Vehicle &amp; Station Calculations'!J$24*'Vehicle &amp; Station Calculations'!$I$13*'Vehicle &amp; Station Calculations'!J$42)+('Vehicle &amp; Station Calculations'!J$25*'Vehicle &amp; Station Calculations'!$J$13*'Vehicle &amp; Station Calculations'!J$43)+('Vehicle &amp; Station Calculations'!J$26*'Vehicle &amp; Station Calculations'!$K13*'Vehicle &amp; Station Calculations'!J$44))*J19</f>
         <v>0</v>
       </c>
       <c r="K25" s="93">
@@ -25607,55 +25592,55 @@
       </c>
       <c r="U25" s="93">
         <f>(('Vehicle &amp; Station Calculations'!U$20*'Vehicle &amp; Station Calculations'!$E$13*'Vehicle &amp; Station Calculations'!U$38)+('Vehicle &amp; Station Calculations'!U$21*'Vehicle &amp; Station Calculations'!$F$13*'Vehicle &amp; Station Calculations'!U$39)+('Vehicle &amp; Station Calculations'!U$22*'Vehicle &amp; Station Calculations'!$G$13*'Vehicle &amp; Station Calculations'!U$40)+('Vehicle &amp; Station Calculations'!U$23*'Vehicle &amp; Station Calculations'!$H$13*'Vehicle &amp; Station Calculations'!U$41)+('Vehicle &amp; Station Calculations'!U$24*'Vehicle &amp; Station Calculations'!$I$13*'Vehicle &amp; Station Calculations'!U$42)+('Vehicle &amp; Station Calculations'!U$25*'Vehicle &amp; Station Calculations'!$J$13*'Vehicle &amp; Station Calculations'!U$43)+('Vehicle &amp; Station Calculations'!U$26*'Vehicle &amp; Station Calculations'!$K13*'Vehicle &amp; Station Calculations'!U$44))*U19</f>
         <v>0</v>
       </c>
       <c r="V25" s="93">
         <f>(('Vehicle &amp; Station Calculations'!V$20*'Vehicle &amp; Station Calculations'!$E$13*'Vehicle &amp; Station Calculations'!V$38)+('Vehicle &amp; Station Calculations'!V$21*'Vehicle &amp; Station Calculations'!$F$13*'Vehicle &amp; Station Calculations'!V$39)+('Vehicle &amp; Station Calculations'!V$22*'Vehicle &amp; Station Calculations'!$G$13*'Vehicle &amp; Station Calculations'!V$40)+('Vehicle &amp; Station Calculations'!V$23*'Vehicle &amp; Station Calculations'!$H$13*'Vehicle &amp; Station Calculations'!V$41)+('Vehicle &amp; Station Calculations'!V$24*'Vehicle &amp; Station Calculations'!$I$13*'Vehicle &amp; Station Calculations'!V$42)+('Vehicle &amp; Station Calculations'!V$25*'Vehicle &amp; Station Calculations'!$J$13*'Vehicle &amp; Station Calculations'!V$43)+('Vehicle &amp; Station Calculations'!V$26*'Vehicle &amp; Station Calculations'!$K13*'Vehicle &amp; Station Calculations'!V$44))*V19</f>
         <v>0</v>
       </c>
       <c r="W25" s="93">
         <f>(('Vehicle &amp; Station Calculations'!W$20*'Vehicle &amp; Station Calculations'!$E$13*'Vehicle &amp; Station Calculations'!W$38)+('Vehicle &amp; Station Calculations'!W$21*'Vehicle &amp; Station Calculations'!$F$13*'Vehicle &amp; Station Calculations'!W$39)+('Vehicle &amp; Station Calculations'!W$22*'Vehicle &amp; Station Calculations'!$G$13*'Vehicle &amp; Station Calculations'!W$40)+('Vehicle &amp; Station Calculations'!W$23*'Vehicle &amp; Station Calculations'!$H$13*'Vehicle &amp; Station Calculations'!W$41)+('Vehicle &amp; Station Calculations'!W$24*'Vehicle &amp; Station Calculations'!$I$13*'Vehicle &amp; Station Calculations'!W$42)+('Vehicle &amp; Station Calculations'!W$25*'Vehicle &amp; Station Calculations'!$J$13*'Vehicle &amp; Station Calculations'!W$43)+('Vehicle &amp; Station Calculations'!W$26*'Vehicle &amp; Station Calculations'!$K13*'Vehicle &amp; Station Calculations'!W$44))*W19</f>
         <v>0</v>
       </c>
       <c r="X25" s="93">
         <f>(('Vehicle &amp; Station Calculations'!X$20*'Vehicle &amp; Station Calculations'!$E$13*'Vehicle &amp; Station Calculations'!X$38)+('Vehicle &amp; Station Calculations'!X$21*'Vehicle &amp; Station Calculations'!$F$13*'Vehicle &amp; Station Calculations'!X$39)+('Vehicle &amp; Station Calculations'!X$22*'Vehicle &amp; Station Calculations'!$G$13*'Vehicle &amp; Station Calculations'!X$40)+('Vehicle &amp; Station Calculations'!X$23*'Vehicle &amp; Station Calculations'!$H$13*'Vehicle &amp; Station Calculations'!X$41)+('Vehicle &amp; Station Calculations'!X$24*'Vehicle &amp; Station Calculations'!$I$13*'Vehicle &amp; Station Calculations'!X$42)+('Vehicle &amp; Station Calculations'!X$25*'Vehicle &amp; Station Calculations'!$J$13*'Vehicle &amp; Station Calculations'!X$43)+('Vehicle &amp; Station Calculations'!X$26*'Vehicle &amp; Station Calculations'!$K13*'Vehicle &amp; Station Calculations'!X$44))*X19</f>
         <v>0</v>
       </c>
       <c r="Y25" s="93">
         <f>(('Vehicle &amp; Station Calculations'!Y$20*'Vehicle &amp; Station Calculations'!$E$13*'Vehicle &amp; Station Calculations'!Y$38)+('Vehicle &amp; Station Calculations'!Y$21*'Vehicle &amp; Station Calculations'!$F$13*'Vehicle &amp; Station Calculations'!Y$39)+('Vehicle &amp; Station Calculations'!Y$22*'Vehicle &amp; Station Calculations'!$G$13*'Vehicle &amp; Station Calculations'!Y$40)+('Vehicle &amp; Station Calculations'!Y$23*'Vehicle &amp; Station Calculations'!$H$13*'Vehicle &amp; Station Calculations'!Y$41)+('Vehicle &amp; Station Calculations'!Y$24*'Vehicle &amp; Station Calculations'!$I$13*'Vehicle &amp; Station Calculations'!Y$42)+('Vehicle &amp; Station Calculations'!Y$25*'Vehicle &amp; Station Calculations'!$J$13*'Vehicle &amp; Station Calculations'!Y$43)+('Vehicle &amp; Station Calculations'!Y$26*'Vehicle &amp; Station Calculations'!$K13*'Vehicle &amp; Station Calculations'!Y$44))*Y19</f>
         <v>0</v>
       </c>
       <c r="Z25" s="86"/>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="1"/>
-      <c r="B26" s="523" t="s">
+      <c r="B26" s="489" t="s">
         <v>105</v>
       </c>
-      <c r="C26" s="523"/>
-      <c r="D26" s="523"/>
+      <c r="C26" s="489"/>
+      <c r="D26" s="489"/>
       <c r="E26" s="91">
         <f>('Vehicle &amp; Station Calculations'!E$20*'Vehicle &amp; Station Calculations'!$E$16*('Vehicle &amp; Station Calculations'!E$38/12))+('Vehicle &amp; Station Calculations'!E$21*'Vehicle &amp; Station Calculations'!$F$16*('Vehicle &amp; Station Calculations'!E$39/12))+('Vehicle &amp; Station Calculations'!E$22*'Vehicle &amp; Station Calculations'!$G$16*('Vehicle &amp; Station Calculations'!E$40/12))+('Vehicle &amp; Station Calculations'!E$23*'Vehicle &amp; Station Calculations'!$H$16*('Vehicle &amp; Station Calculations'!E$41/12))+('Vehicle &amp; Station Calculations'!E$24*'Vehicle &amp; Station Calculations'!$I$16*('Vehicle &amp; Station Calculations'!E$42/12))+('Vehicle &amp; Station Calculations'!E$25*'Vehicle &amp; Station Calculations'!$J$16*('Vehicle &amp; Station Calculations'!E$43/12))+('Vehicle &amp; Station Calculations'!E$26*'Vehicle &amp; Station Calculations'!$K$16*('Vehicle &amp; Station Calculations'!E$44/12))</f>
         <v>0</v>
       </c>
       <c r="F26" s="91">
         <f>('Vehicle &amp; Station Calculations'!F$20*'Vehicle &amp; Station Calculations'!$E$16*('Vehicle &amp; Station Calculations'!F$38/12))+('Vehicle &amp; Station Calculations'!F$21*'Vehicle &amp; Station Calculations'!$F$16*('Vehicle &amp; Station Calculations'!F$39/12))+('Vehicle &amp; Station Calculations'!F$22*'Vehicle &amp; Station Calculations'!$G$16*('Vehicle &amp; Station Calculations'!F$40/12))+('Vehicle &amp; Station Calculations'!F$23*'Vehicle &amp; Station Calculations'!$H$16*('Vehicle &amp; Station Calculations'!F$41/12))+('Vehicle &amp; Station Calculations'!F$24*'Vehicle &amp; Station Calculations'!$I$16*('Vehicle &amp; Station Calculations'!F$42/12))+('Vehicle &amp; Station Calculations'!F$25*'Vehicle &amp; Station Calculations'!$J$16*('Vehicle &amp; Station Calculations'!F$43/12))+('Vehicle &amp; Station Calculations'!F$26*'Vehicle &amp; Station Calculations'!$K$16*('Vehicle &amp; Station Calculations'!F$44/12))</f>
         <v>0</v>
       </c>
       <c r="G26" s="91">
         <f>('Vehicle &amp; Station Calculations'!G$20*'Vehicle &amp; Station Calculations'!$E$16*('Vehicle &amp; Station Calculations'!G$38/12))+('Vehicle &amp; Station Calculations'!G$21*'Vehicle &amp; Station Calculations'!$F$16*('Vehicle &amp; Station Calculations'!G$39/12))+('Vehicle &amp; Station Calculations'!G$22*'Vehicle &amp; Station Calculations'!$G$16*('Vehicle &amp; Station Calculations'!G$40/12))+('Vehicle &amp; Station Calculations'!G$23*'Vehicle &amp; Station Calculations'!$H$16*('Vehicle &amp; Station Calculations'!G$41/12))+('Vehicle &amp; Station Calculations'!G$24*'Vehicle &amp; Station Calculations'!$I$16*('Vehicle &amp; Station Calculations'!G$42/12))+('Vehicle &amp; Station Calculations'!G$25*'Vehicle &amp; Station Calculations'!$J$16*('Vehicle &amp; Station Calculations'!G$43/12))+('Vehicle &amp; Station Calculations'!G$26*'Vehicle &amp; Station Calculations'!$K$16*('Vehicle &amp; Station Calculations'!G$44/12))</f>
         <v>0</v>
       </c>
       <c r="H26" s="91">
         <f>('Vehicle &amp; Station Calculations'!H$20*'Vehicle &amp; Station Calculations'!$E$16*('Vehicle &amp; Station Calculations'!H$38/12))+('Vehicle &amp; Station Calculations'!H$21*'Vehicle &amp; Station Calculations'!$F$16*('Vehicle &amp; Station Calculations'!H$39/12))+('Vehicle &amp; Station Calculations'!H$22*'Vehicle &amp; Station Calculations'!$G$16*('Vehicle &amp; Station Calculations'!H$40/12))+('Vehicle &amp; Station Calculations'!H$23*'Vehicle &amp; Station Calculations'!$H$16*('Vehicle &amp; Station Calculations'!H$41/12))+('Vehicle &amp; Station Calculations'!H$24*'Vehicle &amp; Station Calculations'!$I$16*('Vehicle &amp; Station Calculations'!H$42/12))+('Vehicle &amp; Station Calculations'!H$25*'Vehicle &amp; Station Calculations'!$J$16*('Vehicle &amp; Station Calculations'!H$43/12))+('Vehicle &amp; Station Calculations'!H$26*'Vehicle &amp; Station Calculations'!$K$16*('Vehicle &amp; Station Calculations'!H$44/12))</f>
         <v>0</v>
       </c>
       <c r="I26" s="91">
         <f>('Vehicle &amp; Station Calculations'!I$20*'Vehicle &amp; Station Calculations'!$E$16*('Vehicle &amp; Station Calculations'!I$38/12))+('Vehicle &amp; Station Calculations'!I$21*'Vehicle &amp; Station Calculations'!$F$16*('Vehicle &amp; Station Calculations'!I$39/12))+('Vehicle &amp; Station Calculations'!I$22*'Vehicle &amp; Station Calculations'!$G$16*('Vehicle &amp; Station Calculations'!I$40/12))+('Vehicle &amp; Station Calculations'!I$23*'Vehicle &amp; Station Calculations'!$H$16*('Vehicle &amp; Station Calculations'!I$41/12))+('Vehicle &amp; Station Calculations'!I$24*'Vehicle &amp; Station Calculations'!$I$16*('Vehicle &amp; Station Calculations'!I$42/12))+('Vehicle &amp; Station Calculations'!I$25*'Vehicle &amp; Station Calculations'!$J$16*('Vehicle &amp; Station Calculations'!I$43/12))+('Vehicle &amp; Station Calculations'!I$26*'Vehicle &amp; Station Calculations'!$K$16*('Vehicle &amp; Station Calculations'!I$44/12))</f>
         <v>0</v>
       </c>
       <c r="J26" s="91">
         <f>('Vehicle &amp; Station Calculations'!J$20*'Vehicle &amp; Station Calculations'!$E$16*('Vehicle &amp; Station Calculations'!J$38/12))+('Vehicle &amp; Station Calculations'!J$21*'Vehicle &amp; Station Calculations'!$F$16*('Vehicle &amp; Station Calculations'!J$39/12))+('Vehicle &amp; Station Calculations'!J$22*'Vehicle &amp; Station Calculations'!$G$16*('Vehicle &amp; Station Calculations'!J$40/12))+('Vehicle &amp; Station Calculations'!J$23*'Vehicle &amp; Station Calculations'!$H$16*('Vehicle &amp; Station Calculations'!J$41/12))+('Vehicle &amp; Station Calculations'!J$24*'Vehicle &amp; Station Calculations'!$I$16*('Vehicle &amp; Station Calculations'!J$42/12))+('Vehicle &amp; Station Calculations'!J$25*'Vehicle &amp; Station Calculations'!$J$16*('Vehicle &amp; Station Calculations'!J$43/12))+('Vehicle &amp; Station Calculations'!J$26*'Vehicle &amp; Station Calculations'!$K$16*('Vehicle &amp; Station Calculations'!J$44/12))</f>
         <v>0</v>
       </c>
       <c r="K26" s="91">
@@ -25700,55 +25685,55 @@
       </c>
       <c r="U26" s="91">
         <f>('Vehicle &amp; Station Calculations'!U$20*'Vehicle &amp; Station Calculations'!$E$16*('Vehicle &amp; Station Calculations'!U$38/12))+('Vehicle &amp; Station Calculations'!U$21*'Vehicle &amp; Station Calculations'!$F$16*('Vehicle &amp; Station Calculations'!U$39/12))+('Vehicle &amp; Station Calculations'!U$22*'Vehicle &amp; Station Calculations'!$G$16*('Vehicle &amp; Station Calculations'!U$40/12))+('Vehicle &amp; Station Calculations'!U$23*'Vehicle &amp; Station Calculations'!$H$16*('Vehicle &amp; Station Calculations'!U$41/12))+('Vehicle &amp; Station Calculations'!U$24*'Vehicle &amp; Station Calculations'!$I$16*('Vehicle &amp; Station Calculations'!U$42/12))+('Vehicle &amp; Station Calculations'!U$25*'Vehicle &amp; Station Calculations'!$J$16*('Vehicle &amp; Station Calculations'!U$43/12))+('Vehicle &amp; Station Calculations'!U$26*'Vehicle &amp; Station Calculations'!$K$16*('Vehicle &amp; Station Calculations'!U$44/12))</f>
         <v>0</v>
       </c>
       <c r="V26" s="91">
         <f>('Vehicle &amp; Station Calculations'!V$20*'Vehicle &amp; Station Calculations'!$E$16*('Vehicle &amp; Station Calculations'!V$38/12))+('Vehicle &amp; Station Calculations'!V$21*'Vehicle &amp; Station Calculations'!$F$16*('Vehicle &amp; Station Calculations'!V$39/12))+('Vehicle &amp; Station Calculations'!V$22*'Vehicle &amp; Station Calculations'!$G$16*('Vehicle &amp; Station Calculations'!V$40/12))+('Vehicle &amp; Station Calculations'!V$23*'Vehicle &amp; Station Calculations'!$H$16*('Vehicle &amp; Station Calculations'!V$41/12))+('Vehicle &amp; Station Calculations'!V$24*'Vehicle &amp; Station Calculations'!$I$16*('Vehicle &amp; Station Calculations'!V$42/12))+('Vehicle &amp; Station Calculations'!V$25*'Vehicle &amp; Station Calculations'!$J$16*('Vehicle &amp; Station Calculations'!V$43/12))+('Vehicle &amp; Station Calculations'!V$26*'Vehicle &amp; Station Calculations'!$K$16*('Vehicle &amp; Station Calculations'!V$44/12))</f>
         <v>0</v>
       </c>
       <c r="W26" s="91">
         <f>('Vehicle &amp; Station Calculations'!W$20*'Vehicle &amp; Station Calculations'!$E$16*('Vehicle &amp; Station Calculations'!W$38/12))+('Vehicle &amp; Station Calculations'!W$21*'Vehicle &amp; Station Calculations'!$F$16*('Vehicle &amp; Station Calculations'!W$39/12))+('Vehicle &amp; Station Calculations'!W$22*'Vehicle &amp; Station Calculations'!$G$16*('Vehicle &amp; Station Calculations'!W$40/12))+('Vehicle &amp; Station Calculations'!W$23*'Vehicle &amp; Station Calculations'!$H$16*('Vehicle &amp; Station Calculations'!W$41/12))+('Vehicle &amp; Station Calculations'!W$24*'Vehicle &amp; Station Calculations'!$I$16*('Vehicle &amp; Station Calculations'!W$42/12))+('Vehicle &amp; Station Calculations'!W$25*'Vehicle &amp; Station Calculations'!$J$16*('Vehicle &amp; Station Calculations'!W$43/12))+('Vehicle &amp; Station Calculations'!W$26*'Vehicle &amp; Station Calculations'!$K$16*('Vehicle &amp; Station Calculations'!W$44/12))</f>
         <v>0</v>
       </c>
       <c r="X26" s="91">
         <f>('Vehicle &amp; Station Calculations'!X$20*'Vehicle &amp; Station Calculations'!$E$16*('Vehicle &amp; Station Calculations'!X$38/12))+('Vehicle &amp; Station Calculations'!X$21*'Vehicle &amp; Station Calculations'!$F$16*('Vehicle &amp; Station Calculations'!X$39/12))+('Vehicle &amp; Station Calculations'!X$22*'Vehicle &amp; Station Calculations'!$G$16*('Vehicle &amp; Station Calculations'!X$40/12))+('Vehicle &amp; Station Calculations'!X$23*'Vehicle &amp; Station Calculations'!$H$16*('Vehicle &amp; Station Calculations'!X$41/12))+('Vehicle &amp; Station Calculations'!X$24*'Vehicle &amp; Station Calculations'!$I$16*('Vehicle &amp; Station Calculations'!X$42/12))+('Vehicle &amp; Station Calculations'!X$25*'Vehicle &amp; Station Calculations'!$J$16*('Vehicle &amp; Station Calculations'!X$43/12))+('Vehicle &amp; Station Calculations'!X$26*'Vehicle &amp; Station Calculations'!$K$16*('Vehicle &amp; Station Calculations'!X$44/12))</f>
         <v>0</v>
       </c>
       <c r="Y26" s="91">
         <f>('Vehicle &amp; Station Calculations'!Y$20*'Vehicle &amp; Station Calculations'!$E$16*('Vehicle &amp; Station Calculations'!Y$38/12))+('Vehicle &amp; Station Calculations'!Y$21*'Vehicle &amp; Station Calculations'!$F$16*('Vehicle &amp; Station Calculations'!Y$39/12))+('Vehicle &amp; Station Calculations'!Y$22*'Vehicle &amp; Station Calculations'!$G$16*('Vehicle &amp; Station Calculations'!Y$40/12))+('Vehicle &amp; Station Calculations'!Y$23*'Vehicle &amp; Station Calculations'!$H$16*('Vehicle &amp; Station Calculations'!Y$41/12))+('Vehicle &amp; Station Calculations'!Y$24*'Vehicle &amp; Station Calculations'!$I$16*('Vehicle &amp; Station Calculations'!Y$42/12))+('Vehicle &amp; Station Calculations'!Y$25*'Vehicle &amp; Station Calculations'!$J$16*('Vehicle &amp; Station Calculations'!Y$43/12))+('Vehicle &amp; Station Calculations'!Y$26*'Vehicle &amp; Station Calculations'!$K$16*('Vehicle &amp; Station Calculations'!Y$44/12))</f>
         <v>0</v>
       </c>
       <c r="Z26" s="86"/>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="1"/>
-      <c r="B27" s="524" t="s">
+      <c r="B27" s="490" t="s">
         <v>106</v>
       </c>
-      <c r="C27" s="524"/>
-      <c r="D27" s="524"/>
+      <c r="C27" s="490"/>
+      <c r="D27" s="490"/>
       <c r="E27" s="93">
         <f>(('Vehicle &amp; Station Calculations'!E$20*'Vehicle &amp; Station Calculations'!$E$15*'Vehicle &amp; Station Calculations'!E$38)+('Vehicle &amp; Station Calculations'!E$21*'Vehicle &amp; Station Calculations'!$F$15*'Vehicle &amp; Station Calculations'!E$39)+('Vehicle &amp; Station Calculations'!E$22*'Vehicle &amp; Station Calculations'!$G$15*'Vehicle &amp; Station Calculations'!E$40)+('Vehicle &amp; Station Calculations'!E$23*'Vehicle &amp; Station Calculations'!$H$15*'Vehicle &amp; Station Calculations'!E$41)+('Vehicle &amp; Station Calculations'!E$24*'Vehicle &amp; Station Calculations'!$I$15*'Vehicle &amp; Station Calculations'!E$42)+('Vehicle &amp; Station Calculations'!E$25*'Vehicle &amp; Station Calculations'!$J$15*'Vehicle &amp; Station Calculations'!E$43)+('Vehicle &amp; Station Calculations'!E$26*'Vehicle &amp; Station Calculations'!$K$15*'Vehicle &amp; Station Calculations'!E$44))*E21</f>
         <v>0</v>
       </c>
       <c r="F27" s="93">
         <f>(('Vehicle &amp; Station Calculations'!F$20*'Vehicle &amp; Station Calculations'!$E$15*'Vehicle &amp; Station Calculations'!F$38)+('Vehicle &amp; Station Calculations'!F$21*'Vehicle &amp; Station Calculations'!$F$15*'Vehicle &amp; Station Calculations'!F$39)+('Vehicle &amp; Station Calculations'!F$22*'Vehicle &amp; Station Calculations'!$G$15*'Vehicle &amp; Station Calculations'!F$40)+('Vehicle &amp; Station Calculations'!F$23*'Vehicle &amp; Station Calculations'!$H$15*'Vehicle &amp; Station Calculations'!F$41)+('Vehicle &amp; Station Calculations'!F$24*'Vehicle &amp; Station Calculations'!$I$15*'Vehicle &amp; Station Calculations'!F$42)+('Vehicle &amp; Station Calculations'!F$25*'Vehicle &amp; Station Calculations'!$J$15*'Vehicle &amp; Station Calculations'!F$43)+('Vehicle &amp; Station Calculations'!F$26*'Vehicle &amp; Station Calculations'!$K$15*'Vehicle &amp; Station Calculations'!F$44))*F21</f>
         <v>0</v>
       </c>
       <c r="G27" s="93">
         <f>(('Vehicle &amp; Station Calculations'!G$20*'Vehicle &amp; Station Calculations'!$E$15*'Vehicle &amp; Station Calculations'!G$38)+('Vehicle &amp; Station Calculations'!G$21*'Vehicle &amp; Station Calculations'!$F$15*'Vehicle &amp; Station Calculations'!G$39)+('Vehicle &amp; Station Calculations'!G$22*'Vehicle &amp; Station Calculations'!$G$15*'Vehicle &amp; Station Calculations'!G$40)+('Vehicle &amp; Station Calculations'!G$23*'Vehicle &amp; Station Calculations'!$H$15*'Vehicle &amp; Station Calculations'!G$41)+('Vehicle &amp; Station Calculations'!G$24*'Vehicle &amp; Station Calculations'!$I$15*'Vehicle &amp; Station Calculations'!G$42)+('Vehicle &amp; Station Calculations'!G$25*'Vehicle &amp; Station Calculations'!$J$15*'Vehicle &amp; Station Calculations'!G$43)+('Vehicle &amp; Station Calculations'!G$26*'Vehicle &amp; Station Calculations'!$K$15*'Vehicle &amp; Station Calculations'!G$44))*G21</f>
         <v>0</v>
       </c>
       <c r="H27" s="93">
         <f>(('Vehicle &amp; Station Calculations'!H$20*'Vehicle &amp; Station Calculations'!$E$15*'Vehicle &amp; Station Calculations'!H$38)+('Vehicle &amp; Station Calculations'!H$21*'Vehicle &amp; Station Calculations'!$F$15*'Vehicle &amp; Station Calculations'!H$39)+('Vehicle &amp; Station Calculations'!H$22*'Vehicle &amp; Station Calculations'!$G$15*'Vehicle &amp; Station Calculations'!H$40)+('Vehicle &amp; Station Calculations'!H$23*'Vehicle &amp; Station Calculations'!$H$15*'Vehicle &amp; Station Calculations'!H$41)+('Vehicle &amp; Station Calculations'!H$24*'Vehicle &amp; Station Calculations'!$I$15*'Vehicle &amp; Station Calculations'!H$42)+('Vehicle &amp; Station Calculations'!H$25*'Vehicle &amp; Station Calculations'!$J$15*'Vehicle &amp; Station Calculations'!H$43)+('Vehicle &amp; Station Calculations'!H$26*'Vehicle &amp; Station Calculations'!$K$15*'Vehicle &amp; Station Calculations'!H$44))*H21</f>
         <v>0</v>
       </c>
       <c r="I27" s="93">
         <f>(('Vehicle &amp; Station Calculations'!I$20*'Vehicle &amp; Station Calculations'!$E$15*'Vehicle &amp; Station Calculations'!I$38)+('Vehicle &amp; Station Calculations'!I$21*'Vehicle &amp; Station Calculations'!$F$15*'Vehicle &amp; Station Calculations'!I$39)+('Vehicle &amp; Station Calculations'!I$22*'Vehicle &amp; Station Calculations'!$G$15*'Vehicle &amp; Station Calculations'!I$40)+('Vehicle &amp; Station Calculations'!I$23*'Vehicle &amp; Station Calculations'!$H$15*'Vehicle &amp; Station Calculations'!I$41)+('Vehicle &amp; Station Calculations'!I$24*'Vehicle &amp; Station Calculations'!$I$15*'Vehicle &amp; Station Calculations'!I$42)+('Vehicle &amp; Station Calculations'!I$25*'Vehicle &amp; Station Calculations'!$J$15*'Vehicle &amp; Station Calculations'!I$43)+('Vehicle &amp; Station Calculations'!I$26*'Vehicle &amp; Station Calculations'!$K$15*'Vehicle &amp; Station Calculations'!I$44))*I21</f>
         <v>0</v>
       </c>
       <c r="J27" s="93">
         <f>(('Vehicle &amp; Station Calculations'!J$20*'Vehicle &amp; Station Calculations'!$E$15*'Vehicle &amp; Station Calculations'!J$38)+('Vehicle &amp; Station Calculations'!J$21*'Vehicle &amp; Station Calculations'!$F$15*'Vehicle &amp; Station Calculations'!J$39)+('Vehicle &amp; Station Calculations'!J$22*'Vehicle &amp; Station Calculations'!$G$15*'Vehicle &amp; Station Calculations'!J$40)+('Vehicle &amp; Station Calculations'!J$23*'Vehicle &amp; Station Calculations'!$H$15*'Vehicle &amp; Station Calculations'!J$41)+('Vehicle &amp; Station Calculations'!J$24*'Vehicle &amp; Station Calculations'!$I$15*'Vehicle &amp; Station Calculations'!J$42)+('Vehicle &amp; Station Calculations'!J$25*'Vehicle &amp; Station Calculations'!$J$15*'Vehicle &amp; Station Calculations'!J$43)+('Vehicle &amp; Station Calculations'!J$26*'Vehicle &amp; Station Calculations'!$K$15*'Vehicle &amp; Station Calculations'!J$44))*J21</f>
         <v>0</v>
       </c>
       <c r="K27" s="93">
@@ -25793,55 +25778,55 @@
       </c>
       <c r="U27" s="93">
         <f>(('Vehicle &amp; Station Calculations'!U$20*'Vehicle &amp; Station Calculations'!$E$15*'Vehicle &amp; Station Calculations'!U$38)+('Vehicle &amp; Station Calculations'!U$21*'Vehicle &amp; Station Calculations'!$F$15*'Vehicle &amp; Station Calculations'!U$39)+('Vehicle &amp; Station Calculations'!U$22*'Vehicle &amp; Station Calculations'!$G$15*'Vehicle &amp; Station Calculations'!U$40)+('Vehicle &amp; Station Calculations'!U$23*'Vehicle &amp; Station Calculations'!$H$15*'Vehicle &amp; Station Calculations'!U$41)+('Vehicle &amp; Station Calculations'!U$24*'Vehicle &amp; Station Calculations'!$I$15*'Vehicle &amp; Station Calculations'!U$42)+('Vehicle &amp; Station Calculations'!U$25*'Vehicle &amp; Station Calculations'!$J$15*'Vehicle &amp; Station Calculations'!U$43)+('Vehicle &amp; Station Calculations'!U$26*'Vehicle &amp; Station Calculations'!$K$15*'Vehicle &amp; Station Calculations'!U$44))*U21</f>
         <v>0</v>
       </c>
       <c r="V27" s="93">
         <f>(('Vehicle &amp; Station Calculations'!V$20*'Vehicle &amp; Station Calculations'!$E$15*'Vehicle &amp; Station Calculations'!V$38)+('Vehicle &amp; Station Calculations'!V$21*'Vehicle &amp; Station Calculations'!$F$15*'Vehicle &amp; Station Calculations'!V$39)+('Vehicle &amp; Station Calculations'!V$22*'Vehicle &amp; Station Calculations'!$G$15*'Vehicle &amp; Station Calculations'!V$40)+('Vehicle &amp; Station Calculations'!V$23*'Vehicle &amp; Station Calculations'!$H$15*'Vehicle &amp; Station Calculations'!V$41)+('Vehicle &amp; Station Calculations'!V$24*'Vehicle &amp; Station Calculations'!$I$15*'Vehicle &amp; Station Calculations'!V$42)+('Vehicle &amp; Station Calculations'!V$25*'Vehicle &amp; Station Calculations'!$J$15*'Vehicle &amp; Station Calculations'!V$43)+('Vehicle &amp; Station Calculations'!V$26*'Vehicle &amp; Station Calculations'!$K$15*'Vehicle &amp; Station Calculations'!V$44))*V21</f>
         <v>0</v>
       </c>
       <c r="W27" s="93">
         <f>(('Vehicle &amp; Station Calculations'!W$20*'Vehicle &amp; Station Calculations'!$E$15*'Vehicle &amp; Station Calculations'!W$38)+('Vehicle &amp; Station Calculations'!W$21*'Vehicle &amp; Station Calculations'!$F$15*'Vehicle &amp; Station Calculations'!W$39)+('Vehicle &amp; Station Calculations'!W$22*'Vehicle &amp; Station Calculations'!$G$15*'Vehicle &amp; Station Calculations'!W$40)+('Vehicle &amp; Station Calculations'!W$23*'Vehicle &amp; Station Calculations'!$H$15*'Vehicle &amp; Station Calculations'!W$41)+('Vehicle &amp; Station Calculations'!W$24*'Vehicle &amp; Station Calculations'!$I$15*'Vehicle &amp; Station Calculations'!W$42)+('Vehicle &amp; Station Calculations'!W$25*'Vehicle &amp; Station Calculations'!$J$15*'Vehicle &amp; Station Calculations'!W$43)+('Vehicle &amp; Station Calculations'!W$26*'Vehicle &amp; Station Calculations'!$K$15*'Vehicle &amp; Station Calculations'!W$44))*W21</f>
         <v>0</v>
       </c>
       <c r="X27" s="93">
         <f>(('Vehicle &amp; Station Calculations'!X$20*'Vehicle &amp; Station Calculations'!$E$15*'Vehicle &amp; Station Calculations'!X$38)+('Vehicle &amp; Station Calculations'!X$21*'Vehicle &amp; Station Calculations'!$F$15*'Vehicle &amp; Station Calculations'!X$39)+('Vehicle &amp; Station Calculations'!X$22*'Vehicle &amp; Station Calculations'!$G$15*'Vehicle &amp; Station Calculations'!X$40)+('Vehicle &amp; Station Calculations'!X$23*'Vehicle &amp; Station Calculations'!$H$15*'Vehicle &amp; Station Calculations'!X$41)+('Vehicle &amp; Station Calculations'!X$24*'Vehicle &amp; Station Calculations'!$I$15*'Vehicle &amp; Station Calculations'!X$42)+('Vehicle &amp; Station Calculations'!X$25*'Vehicle &amp; Station Calculations'!$J$15*'Vehicle &amp; Station Calculations'!X$43)+('Vehicle &amp; Station Calculations'!X$26*'Vehicle &amp; Station Calculations'!$K$15*'Vehicle &amp; Station Calculations'!X$44))*X21</f>
         <v>0</v>
       </c>
       <c r="Y27" s="93">
         <f>(('Vehicle &amp; Station Calculations'!Y$20*'Vehicle &amp; Station Calculations'!$E$15*'Vehicle &amp; Station Calculations'!Y$38)+('Vehicle &amp; Station Calculations'!Y$21*'Vehicle &amp; Station Calculations'!$F$15*'Vehicle &amp; Station Calculations'!Y$39)+('Vehicle &amp; Station Calculations'!Y$22*'Vehicle &amp; Station Calculations'!$G$15*'Vehicle &amp; Station Calculations'!Y$40)+('Vehicle &amp; Station Calculations'!Y$23*'Vehicle &amp; Station Calculations'!$H$15*'Vehicle &amp; Station Calculations'!Y$41)+('Vehicle &amp; Station Calculations'!Y$24*'Vehicle &amp; Station Calculations'!$I$15*'Vehicle &amp; Station Calculations'!Y$42)+('Vehicle &amp; Station Calculations'!Y$25*'Vehicle &amp; Station Calculations'!$J$15*'Vehicle &amp; Station Calculations'!Y$43)+('Vehicle &amp; Station Calculations'!Y$26*'Vehicle &amp; Station Calculations'!$K$15*'Vehicle &amp; Station Calculations'!Y$44))*Y21</f>
         <v>0</v>
       </c>
       <c r="Z27" s="86"/>
     </row>
     <row r="28" spans="1:26" s="88" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="87"/>
-      <c r="B28" s="523" t="s">
+      <c r="B28" s="489" t="s">
         <v>107</v>
       </c>
-      <c r="C28" s="523"/>
-      <c r="D28" s="523"/>
+      <c r="C28" s="489"/>
+      <c r="D28" s="489"/>
       <c r="E28" s="91">
         <f>IF(Project_Type=2,0,0.383)</f>
         <v>0.38300000000000001</v>
       </c>
       <c r="F28" s="100">
         <f t="shared" ref="F28:Y28" si="8">IF(Project_Type=2,0,(IF(((F23/F17)/12)&lt;300001,((-0.000000225*(((F23/F17)/12)^2))+(0.1257*((F23/F17)/12))+7014.3),(24489+(0.006*(((F23/F17)/12)-300000)))))*F5)</f>
         <v>0</v>
       </c>
       <c r="G28" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H28" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="I28" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J28" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="K28" s="100">
@@ -25886,55 +25871,55 @@
       </c>
       <c r="U28" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="V28" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="W28" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="X28" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Y28" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Z28" s="86"/>
     </row>
     <row r="29" spans="1:26" s="88" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="87"/>
-      <c r="B29" s="524" t="s">
+      <c r="B29" s="490" t="s">
         <v>108</v>
       </c>
-      <c r="C29" s="524"/>
-      <c r="D29" s="524"/>
+      <c r="C29" s="490"/>
+      <c r="D29" s="490"/>
       <c r="E29" s="93">
         <f>IF(Project_Type=2,0,IF(E22&gt;0,((0.1552*((E23/E17)/12)+27.186)*'Financial Calculations'!E5),0))</f>
         <v>0</v>
       </c>
       <c r="F29" s="93">
         <f>IF(Project_Type=2,0,IF(F22&gt;0,((0.1552*((F23/F17)/12)+27.186)*'Financial Calculations'!F5),0))</f>
         <v>0</v>
       </c>
       <c r="G29" s="93">
         <f>IF(Project_Type=2,0,IF(G22&gt;0,((0.1552*((G23/G17)/12)+27.186)*'Financial Calculations'!G5),0))</f>
         <v>0</v>
       </c>
       <c r="H29" s="93">
         <f>IF(Project_Type=2,0,IF(H22&gt;0,((0.1552*((H23/H17)/12)+27.186)*'Financial Calculations'!H5),0))</f>
         <v>0</v>
       </c>
       <c r="I29" s="93">
         <f>IF(Project_Type=2,0,IF(I22&gt;0,((0.1552*((I23/I17)/12)+27.186)*'Financial Calculations'!I5),0))</f>
         <v>0</v>
       </c>
       <c r="J29" s="93">
         <f>IF(Project_Type=2,0,IF(J22&gt;0,((0.1552*((J23/J17)/12)+27.186)*'Financial Calculations'!J5),0))</f>
         <v>0</v>
       </c>
       <c r="K29" s="93">
@@ -25979,55 +25964,55 @@
       </c>
       <c r="U29" s="93">
         <f>IF(Project_Type=2,0,IF(U22&gt;0,((0.1552*((U23/U17)/12)+27.186)*'Financial Calculations'!U5),0))</f>
         <v>0</v>
       </c>
       <c r="V29" s="93">
         <f>IF(Project_Type=2,0,IF(V22&gt;0,((0.1552*((V23/V17)/12)+27.186)*'Financial Calculations'!V5),0))</f>
         <v>0</v>
       </c>
       <c r="W29" s="93">
         <f>IF(Project_Type=2,0,IF(W22&gt;0,((0.1552*((W23/W17)/12)+27.186)*'Financial Calculations'!W5),0))</f>
         <v>0</v>
       </c>
       <c r="X29" s="93">
         <f>IF(Project_Type=2,0,IF(X22&gt;0,((0.1552*((X23/X17)/12)+27.186)*'Financial Calculations'!X5),0))</f>
         <v>0</v>
       </c>
       <c r="Y29" s="93">
         <f>IF(Project_Type=2,0,IF(Y22&gt;0,((0.1552*((Y23/Y17)/12)+27.186)*'Financial Calculations'!Y5),0))</f>
         <v>0</v>
       </c>
       <c r="Z29" s="86"/>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="1"/>
-      <c r="B30" s="523" t="s">
+      <c r="B30" s="489" t="s">
         <v>109</v>
       </c>
-      <c r="C30" s="523"/>
-      <c r="D30" s="523"/>
+      <c r="C30" s="489"/>
+      <c r="D30" s="489"/>
       <c r="E30" s="91">
         <f>(('Vehicle &amp; Station Calculations'!E20*'Vehicle &amp; Station Calculations'!E38*'Vehicle &amp; Station Calculations'!E17)+('Vehicle &amp; Station Calculations'!E21*'Vehicle &amp; Station Calculations'!E39*'Vehicle &amp; Station Calculations'!F17)+('Vehicle &amp; Station Calculations'!E22*'Vehicle &amp; Station Calculations'!E40*'Vehicle &amp; Station Calculations'!G17)+('Vehicle &amp; Station Calculations'!E23*'Vehicle &amp; Station Calculations'!E41*'Vehicle &amp; Station Calculations'!H17)+('Vehicle &amp; Station Calculations'!E24*'Vehicle &amp; Station Calculations'!E42*'Vehicle &amp; Station Calculations'!I17)+('Vehicle &amp; Station Calculations'!E25*'Vehicle &amp; Station Calculations'!E43*'Vehicle &amp; Station Calculations'!J17)+('Vehicle &amp; Station Calculations'!E26*'Vehicle &amp; Station Calculations'!E44*'Vehicle &amp; Station Calculations'!K17))*Hossler_Cost</f>
         <v>0</v>
       </c>
       <c r="F30" s="91">
         <f>(('Vehicle &amp; Station Calculations'!F20*'Vehicle &amp; Station Calculations'!F38*'Vehicle &amp; Station Calculations'!F17)+('Vehicle &amp; Station Calculations'!F21*'Vehicle &amp; Station Calculations'!F39*'Vehicle &amp; Station Calculations'!G17)+('Vehicle &amp; Station Calculations'!F22*'Vehicle &amp; Station Calculations'!F40*'Vehicle &amp; Station Calculations'!H17)+('Vehicle &amp; Station Calculations'!F23*'Vehicle &amp; Station Calculations'!F41*'Vehicle &amp; Station Calculations'!I17)+('Vehicle &amp; Station Calculations'!F24*'Vehicle &amp; Station Calculations'!F42*'Vehicle &amp; Station Calculations'!J17)+('Vehicle &amp; Station Calculations'!F25*'Vehicle &amp; Station Calculations'!F43*'Vehicle &amp; Station Calculations'!K17)+('Vehicle &amp; Station Calculations'!F26*'Vehicle &amp; Station Calculations'!F44*'Vehicle &amp; Station Calculations'!L17))*Hossler_Cost</f>
         <v>0</v>
       </c>
       <c r="G30" s="91">
         <f>(('Vehicle &amp; Station Calculations'!G20*'Vehicle &amp; Station Calculations'!G38*'Vehicle &amp; Station Calculations'!G17)+('Vehicle &amp; Station Calculations'!G21*'Vehicle &amp; Station Calculations'!G39*'Vehicle &amp; Station Calculations'!H17)+('Vehicle &amp; Station Calculations'!G22*'Vehicle &amp; Station Calculations'!G40*'Vehicle &amp; Station Calculations'!I17)+('Vehicle &amp; Station Calculations'!G23*'Vehicle &amp; Station Calculations'!G41*'Vehicle &amp; Station Calculations'!J17)+('Vehicle &amp; Station Calculations'!G24*'Vehicle &amp; Station Calculations'!G42*'Vehicle &amp; Station Calculations'!K17)+('Vehicle &amp; Station Calculations'!G25*'Vehicle &amp; Station Calculations'!G43*'Vehicle &amp; Station Calculations'!L17)+('Vehicle &amp; Station Calculations'!G26*'Vehicle &amp; Station Calculations'!G44*'Vehicle &amp; Station Calculations'!M17))*Hossler_Cost</f>
         <v>0</v>
       </c>
       <c r="H30" s="91">
         <f>(('Vehicle &amp; Station Calculations'!H20*'Vehicle &amp; Station Calculations'!H38*'Vehicle &amp; Station Calculations'!H17)+('Vehicle &amp; Station Calculations'!H21*'Vehicle &amp; Station Calculations'!H39*'Vehicle &amp; Station Calculations'!I17)+('Vehicle &amp; Station Calculations'!H22*'Vehicle &amp; Station Calculations'!H40*'Vehicle &amp; Station Calculations'!J17)+('Vehicle &amp; Station Calculations'!H23*'Vehicle &amp; Station Calculations'!H41*'Vehicle &amp; Station Calculations'!K17)+('Vehicle &amp; Station Calculations'!H24*'Vehicle &amp; Station Calculations'!H42*'Vehicle &amp; Station Calculations'!L17)+('Vehicle &amp; Station Calculations'!H25*'Vehicle &amp; Station Calculations'!H43*'Vehicle &amp; Station Calculations'!M17)+('Vehicle &amp; Station Calculations'!H26*'Vehicle &amp; Station Calculations'!H44*'Vehicle &amp; Station Calculations'!N17))*Hossler_Cost</f>
         <v>0</v>
       </c>
       <c r="I30" s="91">
         <f>(('Vehicle &amp; Station Calculations'!I20*'Vehicle &amp; Station Calculations'!I38*'Vehicle &amp; Station Calculations'!I17)+('Vehicle &amp; Station Calculations'!I21*'Vehicle &amp; Station Calculations'!I39*'Vehicle &amp; Station Calculations'!J17)+('Vehicle &amp; Station Calculations'!I22*'Vehicle &amp; Station Calculations'!I40*'Vehicle &amp; Station Calculations'!K17)+('Vehicle &amp; Station Calculations'!I23*'Vehicle &amp; Station Calculations'!I41*'Vehicle &amp; Station Calculations'!L17)+('Vehicle &amp; Station Calculations'!I24*'Vehicle &amp; Station Calculations'!I42*'Vehicle &amp; Station Calculations'!M17)+('Vehicle &amp; Station Calculations'!I25*'Vehicle &amp; Station Calculations'!I43*'Vehicle &amp; Station Calculations'!N17)+('Vehicle &amp; Station Calculations'!I26*'Vehicle &amp; Station Calculations'!I44*'Vehicle &amp; Station Calculations'!O17))*Hossler_Cost</f>
         <v>0</v>
       </c>
       <c r="J30" s="91">
         <f>(('Vehicle &amp; Station Calculations'!J20*'Vehicle &amp; Station Calculations'!J38*'Vehicle &amp; Station Calculations'!J17)+('Vehicle &amp; Station Calculations'!J21*'Vehicle &amp; Station Calculations'!J39*'Vehicle &amp; Station Calculations'!K17)+('Vehicle &amp; Station Calculations'!J22*'Vehicle &amp; Station Calculations'!J40*'Vehicle &amp; Station Calculations'!L17)+('Vehicle &amp; Station Calculations'!J23*'Vehicle &amp; Station Calculations'!J41*'Vehicle &amp; Station Calculations'!M17)+('Vehicle &amp; Station Calculations'!J24*'Vehicle &amp; Station Calculations'!J42*'Vehicle &amp; Station Calculations'!N17)+('Vehicle &amp; Station Calculations'!J25*'Vehicle &amp; Station Calculations'!J43*'Vehicle &amp; Station Calculations'!O17)+('Vehicle &amp; Station Calculations'!J26*'Vehicle &amp; Station Calculations'!J44*'Vehicle &amp; Station Calculations'!P17))*Hossler_Cost</f>
         <v>0</v>
       </c>
       <c r="K30" s="91">
@@ -26141,54 +26126,54 @@
       <c r="S31" s="101">
         <v>14</v>
       </c>
       <c r="T31" s="101">
         <v>15</v>
       </c>
       <c r="U31" s="101">
         <v>16</v>
       </c>
       <c r="V31" s="101">
         <v>17</v>
       </c>
       <c r="W31" s="101">
         <v>18</v>
       </c>
       <c r="X31" s="101">
         <v>19</v>
       </c>
       <c r="Y31" s="101">
         <v>20</v>
       </c>
       <c r="Z31" s="86"/>
     </row>
     <row r="32" spans="1:26" s="88" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="87"/>
-      <c r="B32" s="525" t="s">
+      <c r="B32" s="491" t="s">
         <v>112</v>
       </c>
-      <c r="C32" s="526"/>
+      <c r="C32" s="492"/>
       <c r="D32" s="97"/>
       <c r="E32" s="98">
         <f>E24+E25+E26+E27-E22-E23-E28-E29-E11</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="F32" s="98">
         <f>SUM(F24:F27)-SUM(F22:F23,F28:F30,F11)</f>
         <v>0</v>
       </c>
       <c r="G32" s="98">
         <f t="shared" ref="G32:Y32" si="9">SUM(G24:G27)-SUM(G22:G23,G28:G30,G11)</f>
         <v>0</v>
       </c>
       <c r="H32" s="98">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="I32" s="98">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J32" s="98">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
@@ -26234,54 +26219,54 @@
       </c>
       <c r="U32" s="98">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V32" s="98">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="W32" s="98">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="X32" s="98">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Y32" s="98">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Z32" s="86"/>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="1"/>
-      <c r="B33" s="527" t="s">
+      <c r="B33" s="493" t="s">
         <v>113</v>
       </c>
-      <c r="C33" s="528"/>
+      <c r="C33" s="494"/>
       <c r="D33" s="95"/>
       <c r="E33" s="96">
         <f>1/(1+Required_ROR)^'Vehicle &amp; Station Calculations'!E19</f>
         <v>1</v>
       </c>
       <c r="F33" s="96">
         <f>1/(1+Required_ROR)^'Vehicle &amp; Station Calculations'!F19</f>
         <v>0.94339622641509424</v>
       </c>
       <c r="G33" s="96">
         <f>1/(1+Required_ROR)^'Vehicle &amp; Station Calculations'!G19</f>
         <v>0.88999644001423983</v>
       </c>
       <c r="H33" s="96">
         <f>1/(1+Required_ROR)^'Vehicle &amp; Station Calculations'!H19</f>
         <v>0.8396192830323016</v>
       </c>
       <c r="I33" s="96">
         <f>1/(1+Required_ROR)^'Vehicle &amp; Station Calculations'!I19</f>
         <v>0.79209366323802044</v>
       </c>
       <c r="J33" s="96">
         <f>1/(1+Required_ROR)^'Vehicle &amp; Station Calculations'!J19</f>
         <v>0.74725817286605689</v>
       </c>
@@ -26327,54 +26312,54 @@
       </c>
       <c r="U33" s="96">
         <f>1/(1+Required_ROR)^'Vehicle &amp; Station Calculations'!U19</f>
         <v>0.39364628371277405</v>
       </c>
       <c r="V33" s="96">
         <f>1/(1+Required_ROR)^'Vehicle &amp; Station Calculations'!V19</f>
         <v>0.37136441859695657</v>
       </c>
       <c r="W33" s="96">
         <f>1/(1+Required_ROR)^'Vehicle &amp; Station Calculations'!W19</f>
         <v>0.35034379112920433</v>
       </c>
       <c r="X33" s="96">
         <f>1/(1+Required_ROR)^'Vehicle &amp; Station Calculations'!X19</f>
         <v>0.3305130104992493</v>
       </c>
       <c r="Y33" s="96">
         <f>1/(1+Required_ROR)^'Vehicle &amp; Station Calculations'!Y19</f>
         <v>0.31180472688608429</v>
       </c>
       <c r="Z33" s="86"/>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="1"/>
-      <c r="B34" s="525" t="s">
+      <c r="B34" s="491" t="s">
         <v>114</v>
       </c>
-      <c r="C34" s="526"/>
+      <c r="C34" s="492"/>
       <c r="D34" s="97"/>
       <c r="E34" s="98">
         <f>E32*E33</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="F34" s="98">
         <f t="shared" ref="F34:Y34" si="10">F32*F33</f>
         <v>0</v>
       </c>
       <c r="G34" s="98">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="H34" s="98">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="I34" s="98">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J34" s="98">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
@@ -26420,88 +26405,88 @@
       </c>
       <c r="U34" s="98">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="V34" s="98">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="W34" s="98">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="X34" s="98">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="Y34" s="98">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="Z34" s="86"/>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="1"/>
-      <c r="B35" s="506" t="s">
+      <c r="B35" s="514" t="s">
         <v>115</v>
       </c>
-      <c r="C35" s="507"/>
+      <c r="C35" s="515"/>
       <c r="D35" s="99"/>
       <c r="E35" s="102">
         <f>SUM(E34:Y34)</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="F35" s="95"/>
       <c r="G35" s="95"/>
       <c r="H35" s="95"/>
       <c r="I35" s="95"/>
       <c r="J35" s="95"/>
       <c r="K35" s="95"/>
       <c r="L35" s="95"/>
       <c r="M35" s="95"/>
       <c r="N35" s="95"/>
       <c r="O35" s="95"/>
       <c r="P35" s="95"/>
       <c r="Q35" s="95"/>
       <c r="R35" s="95"/>
       <c r="S35" s="95"/>
       <c r="T35" s="95"/>
       <c r="U35" s="95"/>
       <c r="V35" s="95"/>
       <c r="W35" s="95"/>
       <c r="X35" s="95"/>
       <c r="Y35" s="95"/>
       <c r="Z35" s="86"/>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A37" s="509" t="s">
+      <c r="A37" s="517" t="s">
         <v>116</v>
       </c>
-      <c r="B37" s="509"/>
-[...1 lines deleted...]
-      <c r="D37" s="509"/>
+      <c r="B37" s="517"/>
+      <c r="C37" s="517"/>
+      <c r="D37" s="517"/>
       <c r="E37" s="55">
         <f>E34</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="F37" s="55">
         <f>E37+F34</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="G37" s="55">
         <f t="shared" ref="G37:Y37" si="11">F37+G34</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="H37" s="55">
         <f t="shared" si="11"/>
         <v>-0.38300000000000001</v>
       </c>
       <c r="I37" s="55">
         <f t="shared" si="11"/>
         <v>-0.38300000000000001</v>
       </c>
       <c r="J37" s="55">
         <f t="shared" si="11"/>
         <v>-0.38300000000000001</v>
       </c>
       <c r="K37" s="55">
@@ -26545,55 +26530,55 @@
         <v>-0.38300000000000001</v>
       </c>
       <c r="U37" s="55">
         <f t="shared" si="11"/>
         <v>-0.38300000000000001</v>
       </c>
       <c r="V37" s="55">
         <f t="shared" si="11"/>
         <v>-0.38300000000000001</v>
       </c>
       <c r="W37" s="55">
         <f t="shared" si="11"/>
         <v>-0.38300000000000001</v>
       </c>
       <c r="X37" s="55">
         <f t="shared" si="11"/>
         <v>-0.38300000000000001</v>
       </c>
       <c r="Y37" s="55">
         <f t="shared" si="11"/>
         <v>-0.38300000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="1"/>
-      <c r="B38" s="522" t="s">
+      <c r="B38" s="487" t="s">
         <v>117</v>
       </c>
-      <c r="C38" s="522"/>
-      <c r="D38" s="522"/>
+      <c r="C38" s="487"/>
+      <c r="D38" s="487"/>
       <c r="E38" s="1">
         <f>IF(OR(E$5=0,E37&gt;-0.001),0,(IF(E$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="F38" s="1">
         <f t="shared" ref="F38:Y38" si="12">IF(OR(F$5=0,F37&gt;-0.001),0,(IF(F$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="G38" s="1">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="H38" s="1">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J38" s="1">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K38" s="1">
@@ -26637,55 +26622,55 @@
         <v>0</v>
       </c>
       <c r="U38" s="1">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="V38" s="1">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="W38" s="1">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="X38" s="1">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="Y38" s="1">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="1"/>
-      <c r="B39" s="508" t="s">
+      <c r="B39" s="516" t="s">
         <v>118</v>
       </c>
-      <c r="C39" s="508"/>
-      <c r="D39" s="508"/>
+      <c r="C39" s="516"/>
+      <c r="D39" s="516"/>
       <c r="E39" s="54"/>
       <c r="F39" s="56">
         <f>IF(AND(E38=0.5,F38=0),((-E37/(F37-E37)*(F$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="G39" s="56">
         <f>IF(AND(F38=1,G38=0),((-F37/(G37-F37)*(G$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="H39" s="56">
         <f t="shared" ref="H39:Y39" si="13">IF(AND(G38=1,H38=0),((-G37/(H37-G37)*(H$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="I39" s="56">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J39" s="56">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="K39" s="56">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
@@ -26725,96 +26710,96 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="U39" s="56">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V39" s="56">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="W39" s="56">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="X39" s="56">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Y39" s="56">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A41" s="511" t="s">
+      <c r="A41" s="519" t="s">
         <v>119</v>
       </c>
-      <c r="B41" s="512"/>
-      <c r="C41" s="513"/>
+      <c r="B41" s="520"/>
+      <c r="C41" s="521"/>
       <c r="D41" s="57">
         <f>SUM(E38:Y39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A43" s="500" t="s">
+      <c r="A43" s="508" t="s">
         <v>120</v>
       </c>
-      <c r="B43" s="500"/>
-[...1 lines deleted...]
-      <c r="D43" s="500"/>
+      <c r="B43" s="508"/>
+      <c r="C43" s="508"/>
+      <c r="D43" s="508"/>
       <c r="E43" s="40"/>
       <c r="F43" s="40"/>
       <c r="G43" s="40"/>
       <c r="H43" s="40"/>
       <c r="I43" s="40"/>
       <c r="J43" s="40"/>
       <c r="K43" s="40"/>
       <c r="L43" s="65"/>
       <c r="M43" s="40"/>
       <c r="N43" s="40"/>
       <c r="O43" s="40"/>
       <c r="P43" s="40"/>
       <c r="Q43" s="40"/>
       <c r="R43" s="40"/>
       <c r="S43" s="40"/>
       <c r="T43" s="40"/>
       <c r="U43" s="40"/>
       <c r="V43" s="40"/>
       <c r="W43" s="40"/>
       <c r="X43" s="40"/>
       <c r="Y43" s="40"/>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="1"/>
-      <c r="B44" s="510" t="s">
+      <c r="B44" s="518" t="s">
         <v>121</v>
       </c>
-      <c r="C44" s="502"/>
-      <c r="D44" s="503"/>
+      <c r="C44" s="510"/>
+      <c r="D44" s="511"/>
       <c r="E44" s="63">
         <f>E25/E19</f>
         <v>0</v>
       </c>
       <c r="F44" s="63">
         <f t="shared" ref="F44:Y44" si="14">F25/F19</f>
         <v>0</v>
       </c>
       <c r="G44" s="63">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="H44" s="63">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="I44" s="63">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="J44" s="63">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="K44" s="62">
@@ -26858,55 +26843,55 @@
         <v>0</v>
       </c>
       <c r="U44" s="63">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="V44" s="63">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="W44" s="63">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="X44" s="63">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y44" s="63">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="1"/>
-      <c r="B45" s="321" t="s">
+      <c r="B45" s="335" t="s">
         <v>122</v>
       </c>
-      <c r="C45" s="321"/>
-      <c r="D45" s="321"/>
+      <c r="C45" s="335"/>
+      <c r="D45" s="335"/>
       <c r="E45" s="64">
         <f>E27/E21</f>
         <v>0</v>
       </c>
       <c r="F45" s="64">
         <f t="shared" ref="F45:Y45" si="15">F27/F21</f>
         <v>0</v>
       </c>
       <c r="G45" s="64">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="H45" s="64">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="I45" s="64">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J45" s="64">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="K45" s="64">
@@ -26950,55 +26935,55 @@
         <v>0</v>
       </c>
       <c r="U45" s="64">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="V45" s="64">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="W45" s="64">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="X45" s="64">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="Y45" s="64">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="1"/>
-      <c r="B46" s="505" t="s">
+      <c r="B46" s="513" t="s">
         <v>123</v>
       </c>
-      <c r="C46" s="505"/>
-      <c r="D46" s="505"/>
+      <c r="C46" s="513"/>
+      <c r="D46" s="513"/>
       <c r="E46" s="63">
         <f t="shared" ref="E46:Y46" si="16">(E44/GGE_DGE_Conv)+E45</f>
         <v>0</v>
       </c>
       <c r="F46" s="63">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="G46" s="63">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H46" s="63">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="I46" s="63">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J46" s="63">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="K46" s="63">
@@ -27042,63 +27027,63 @@
         <v>0</v>
       </c>
       <c r="U46" s="63">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="V46" s="63">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="W46" s="63">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="X46" s="63">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="Y46" s="63">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="1"/>
-      <c r="B47" s="467" t="s">
+      <c r="B47" s="446" t="s">
         <v>125</v>
       </c>
-      <c r="C47" s="468"/>
-      <c r="D47" s="469"/>
+      <c r="C47" s="447"/>
+      <c r="D47" s="448"/>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="1"/>
-      <c r="B48" s="505" t="s">
+      <c r="B48" s="513" t="s">
         <v>124</v>
       </c>
-      <c r="C48" s="505"/>
-      <c r="D48" s="505"/>
+      <c r="C48" s="513"/>
+      <c r="D48" s="513"/>
       <c r="E48" s="63">
         <f>E44/GGE_DGE_Conv</f>
         <v>0</v>
       </c>
       <c r="F48" s="62">
         <f t="shared" ref="F48:Y48" si="17">E48+(F44/GGE_DGE_Conv)</f>
         <v>0</v>
       </c>
       <c r="G48" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="H48" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I48" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="J48" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="K48" s="62">
@@ -27142,55 +27127,55 @@
         <v>0</v>
       </c>
       <c r="U48" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="V48" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="W48" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="X48" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="Y48" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="1"/>
-      <c r="B49" s="321" t="s">
+      <c r="B49" s="335" t="s">
         <v>122</v>
       </c>
-      <c r="C49" s="321"/>
-      <c r="D49" s="321"/>
+      <c r="C49" s="335"/>
+      <c r="D49" s="335"/>
       <c r="E49" s="64">
         <f>E45</f>
         <v>0</v>
       </c>
       <c r="F49" s="61">
         <f>E49+F45</f>
         <v>0</v>
       </c>
       <c r="G49" s="61">
         <f t="shared" ref="G49:Y49" si="18">F49+G45</f>
         <v>0</v>
       </c>
       <c r="H49" s="61">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="I49" s="61">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J49" s="61">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="K49" s="61">
@@ -27234,55 +27219,55 @@
         <v>0</v>
       </c>
       <c r="U49" s="61">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="V49" s="61">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="W49" s="61">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="X49" s="61">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="Y49" s="61">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="1"/>
-      <c r="B50" s="505" t="s">
+      <c r="B50" s="513" t="s">
         <v>123</v>
       </c>
-      <c r="C50" s="505"/>
-      <c r="D50" s="505"/>
+      <c r="C50" s="513"/>
+      <c r="D50" s="513"/>
       <c r="E50" s="63">
         <f>SUM(E48:E49)</f>
         <v>0</v>
       </c>
       <c r="F50" s="63">
         <f t="shared" ref="F50:Y50" si="19">SUM(F48:F49)</f>
         <v>0</v>
       </c>
       <c r="G50" s="63">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="H50" s="63">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="I50" s="63">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="J50" s="63">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="K50" s="63">
@@ -27325,85 +27310,85 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="U50" s="63">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V50" s="63">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="W50" s="63">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="X50" s="63">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="Y50" s="63">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A52" s="499" t="s">
+      <c r="A52" s="507" t="s">
         <v>167</v>
       </c>
-      <c r="B52" s="500"/>
-[...1 lines deleted...]
-      <c r="D52" s="500"/>
+      <c r="B52" s="508"/>
+      <c r="C52" s="508"/>
+      <c r="D52" s="508"/>
       <c r="E52" s="40"/>
       <c r="F52" s="40"/>
       <c r="G52" s="40"/>
       <c r="H52" s="40"/>
       <c r="I52" s="40"/>
       <c r="J52" s="40"/>
       <c r="K52" s="40"/>
       <c r="L52" s="65"/>
       <c r="M52" s="40"/>
       <c r="N52" s="40"/>
       <c r="O52" s="40"/>
       <c r="P52" s="40"/>
       <c r="Q52" s="40"/>
       <c r="R52" s="40"/>
       <c r="S52" s="40"/>
       <c r="T52" s="40"/>
       <c r="U52" s="40"/>
       <c r="V52" s="40"/>
       <c r="W52" s="40"/>
       <c r="X52" s="40"/>
       <c r="Y52" s="40"/>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="1"/>
-      <c r="B53" s="501" t="s">
+      <c r="B53" s="509" t="s">
         <v>168</v>
       </c>
-      <c r="C53" s="502"/>
-      <c r="D53" s="503"/>
+      <c r="C53" s="510"/>
+      <c r="D53" s="511"/>
       <c r="E53" s="63">
         <f t="shared" ref="E53:Y53" si="20">E44*Diesel_GHG</f>
         <v>0</v>
       </c>
       <c r="F53" s="63">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="G53" s="63">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="H53" s="63">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="I53" s="63">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="J53" s="63">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="K53" s="63">
@@ -27447,55 +27432,55 @@
         <v>0</v>
       </c>
       <c r="U53" s="63">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="V53" s="63">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="W53" s="63">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="X53" s="63">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y53" s="63">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="1"/>
-      <c r="B54" s="322" t="s">
+      <c r="B54" s="334" t="s">
         <v>169</v>
       </c>
-      <c r="C54" s="321"/>
-      <c r="D54" s="321"/>
+      <c r="C54" s="335"/>
+      <c r="D54" s="335"/>
       <c r="E54" s="64">
         <f t="shared" ref="E54:Y54" si="21">E45*Gasoline_GHG</f>
         <v>0</v>
       </c>
       <c r="F54" s="64">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G54" s="64">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="H54" s="64">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="I54" s="64">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="J54" s="64">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="K54" s="64">
@@ -27539,55 +27524,55 @@
         <v>0</v>
       </c>
       <c r="U54" s="64">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="V54" s="64">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="W54" s="64">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="X54" s="64">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="Y54" s="64">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="1"/>
-      <c r="B55" s="504" t="s">
+      <c r="B55" s="512" t="s">
         <v>170</v>
       </c>
-      <c r="C55" s="505"/>
-      <c r="D55" s="505"/>
+      <c r="C55" s="513"/>
+      <c r="D55" s="513"/>
       <c r="E55" s="63">
         <f>'Vehicle &amp; Station Calculations'!E59*CNG_GHG</f>
         <v>0</v>
       </c>
       <c r="F55" s="63">
         <f>'Vehicle &amp; Station Calculations'!F59*CNG_GHG</f>
         <v>0</v>
       </c>
       <c r="G55" s="63">
         <f>'Vehicle &amp; Station Calculations'!G59*CNG_GHG</f>
         <v>0</v>
       </c>
       <c r="H55" s="63">
         <f>'Vehicle &amp; Station Calculations'!H59*CNG_GHG</f>
         <v>0</v>
       </c>
       <c r="I55" s="63">
         <f>'Vehicle &amp; Station Calculations'!I59*CNG_GHG</f>
         <v>0</v>
       </c>
       <c r="J55" s="63">
         <f>'Vehicle &amp; Station Calculations'!J59*CNG_GHG</f>
         <v>0</v>
       </c>
       <c r="K55" s="63">
@@ -27633,51 +27618,51 @@
       <c r="U55" s="63">
         <f>'Vehicle &amp; Station Calculations'!U59*CNG_GHG</f>
         <v>0</v>
       </c>
       <c r="V55" s="63">
         <f>'Vehicle &amp; Station Calculations'!V59*CNG_GHG</f>
         <v>0</v>
       </c>
       <c r="W55" s="63">
         <f>'Vehicle &amp; Station Calculations'!W59*CNG_GHG</f>
         <v>0</v>
       </c>
       <c r="X55" s="63">
         <f>'Vehicle &amp; Station Calculations'!X59*CNG_GHG</f>
         <v>0</v>
       </c>
       <c r="Y55" s="63">
         <f>'Vehicle &amp; Station Calculations'!Y59*CNG_GHG</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C56" s="337" t="s">
         <v>192</v>
       </c>
-      <c r="D56" s="497"/>
+      <c r="D56" s="527"/>
       <c r="E56" s="89">
         <f>((E53+E54)-E55)/2000</f>
         <v>0</v>
       </c>
       <c r="F56" s="89">
         <f t="shared" ref="F56:Y56" si="22">((F53+F54)-F55)/2000</f>
         <v>0</v>
       </c>
       <c r="G56" s="89">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H56" s="89">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="I56" s="89">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="J56" s="89">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="K56" s="89">
@@ -27721,54 +27706,54 @@
         <v>0</v>
       </c>
       <c r="U56" s="89">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V56" s="89">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="W56" s="89">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="X56" s="89">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="Y56" s="89">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="Z56" s="139"/>
     </row>
     <row r="57" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C57" s="498" t="s">
+      <c r="C57" s="528" t="s">
         <v>277</v>
       </c>
-      <c r="D57" s="498"/>
+      <c r="D57" s="528"/>
       <c r="E57" s="131">
         <f>E56</f>
         <v>0</v>
       </c>
       <c r="F57" s="131">
         <f>F56+E57</f>
         <v>0</v>
       </c>
       <c r="G57" s="131">
         <f t="shared" ref="G57:Y57" si="23">G56+F57</f>
         <v>0</v>
       </c>
       <c r="H57" s="131">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I57" s="131">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="J57" s="131">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="K57" s="131">
@@ -27817,56 +27802,56 @@
       </c>
       <c r="V57" s="131">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="W57" s="131">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="X57" s="131">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y57" s="131">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Z57" s="139"/>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B59" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A60" s="494" t="s">
+      <c r="A60" s="522" t="s">
         <v>62</v>
       </c>
-      <c r="B60" s="495"/>
-[...1 lines deleted...]
-      <c r="D60" s="496"/>
+      <c r="B60" s="523"/>
+      <c r="C60" s="523"/>
+      <c r="D60" s="524"/>
       <c r="E60" s="12">
         <v>0</v>
       </c>
       <c r="F60" s="12">
         <v>1</v>
       </c>
       <c r="G60" s="12">
         <v>2</v>
       </c>
       <c r="H60" s="12">
         <v>3</v>
       </c>
       <c r="I60" s="12">
         <v>4</v>
       </c>
       <c r="J60" s="12">
         <v>5</v>
       </c>
       <c r="K60" s="12">
         <v>6</v>
       </c>
       <c r="L60" s="12">
         <v>7</v>
       </c>
       <c r="M60" s="12">
@@ -27889,52 +27874,52 @@
       </c>
       <c r="S60" s="12">
         <v>14</v>
       </c>
       <c r="T60" s="12">
         <v>15</v>
       </c>
       <c r="U60" s="12">
         <v>16</v>
       </c>
       <c r="V60" s="12">
         <v>17</v>
       </c>
       <c r="W60" s="12">
         <v>18</v>
       </c>
       <c r="X60" s="12">
         <v>19</v>
       </c>
       <c r="Y60" s="12">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="113"/>
-      <c r="B61" s="491"/>
-      <c r="C61" s="492"/>
+      <c r="B61" s="525"/>
+      <c r="C61" s="526"/>
       <c r="D61" s="114">
         <f>Required_ROR+4%</f>
         <v>0.1</v>
       </c>
       <c r="E61" s="115">
         <f>(1/(1+$D61)^E60)*E32</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="F61" s="115">
         <f t="shared" ref="F61:Y61" si="24">(1/(1+$D$61)^F60)*F32</f>
         <v>0</v>
       </c>
       <c r="G61" s="115">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="H61" s="115">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="I61" s="115">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J61" s="115">
@@ -28072,55 +28057,55 @@
         <v>-0.38300000000000001</v>
       </c>
       <c r="U62" s="112">
         <f t="shared" si="25"/>
         <v>-0.38300000000000001</v>
       </c>
       <c r="V62" s="112">
         <f t="shared" si="25"/>
         <v>-0.38300000000000001</v>
       </c>
       <c r="W62" s="112">
         <f t="shared" si="25"/>
         <v>-0.38300000000000001</v>
       </c>
       <c r="X62" s="112">
         <f t="shared" si="25"/>
         <v>-0.38300000000000001</v>
       </c>
       <c r="Y62" s="112">
         <f t="shared" si="25"/>
         <v>-0.38300000000000001</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="119"/>
-      <c r="B63" s="486" t="s">
+      <c r="B63" s="529" t="s">
         <v>117</v>
       </c>
-      <c r="C63" s="487"/>
-      <c r="D63" s="488"/>
+      <c r="C63" s="530"/>
+      <c r="D63" s="531"/>
       <c r="E63" s="120">
         <f>IF(OR(E$5=0,E62&gt;-0.001),0,(IF(E$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="F63" s="120">
         <f t="shared" ref="F63" si="26">IF(OR(F$5=0,F62&gt;-0.001),0,(IF(F$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="G63" s="120">
         <f t="shared" ref="G63" si="27">IF(OR(G$5=0,G62&gt;-0.001),0,(IF(G$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="H63" s="120">
         <f t="shared" ref="H63" si="28">IF(OR(H$5=0,H62&gt;-0.001),0,(IF(H$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="I63" s="120">
         <f t="shared" ref="I63" si="29">IF(OR(I$5=0,I62&gt;-0.001),0,(IF(I$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="J63" s="120">
         <f t="shared" ref="J63" si="30">IF(OR(J$5=0,J62&gt;-0.001),0,(IF(J$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="K63" s="120">
@@ -28164,54 +28149,54 @@
         <v>0</v>
       </c>
       <c r="U63" s="120">
         <f t="shared" ref="U63" si="41">IF(OR(U$5=0,U62&gt;-0.001),0,(IF(U$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="V63" s="120">
         <f t="shared" ref="V63" si="42">IF(OR(V$5=0,V62&gt;-0.001),0,(IF(V$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="W63" s="120">
         <f t="shared" ref="W63" si="43">IF(OR(W$5=0,W62&gt;-0.001),0,(IF(W$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="X63" s="120">
         <f t="shared" ref="X63" si="44">IF(OR(X$5=0,X62&gt;-0.001),0,(IF(X$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="Y63" s="120">
         <f t="shared" ref="Y63" si="45">IF(OR(Y$5=0,Y62&gt;-0.001),0,(IF(Y$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="1"/>
-      <c r="B64" s="489" t="s">
+      <c r="B64" s="532" t="s">
         <v>185</v>
       </c>
-      <c r="C64" s="490"/>
+      <c r="C64" s="533"/>
       <c r="D64" s="122">
         <f>SUM(E63:Y64)</f>
         <v>0</v>
       </c>
       <c r="E64" s="121"/>
       <c r="F64" s="121">
         <f>IF(AND(E63=0.5,F63=0),((-E62/(F62-E62)*(F$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="G64" s="121">
         <f>IF(AND(F63=1,G63=0),((-F62/(G62-F62)*(G$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="H64" s="121">
         <f t="shared" ref="H64" si="46">IF(AND(G63=1,H63=0),((-G62/(H62-G62)*(H$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="I64" s="121">
         <f t="shared" ref="I64" si="47">IF(AND(H63=1,I63=0),((-H62/(I62-H62)*(I$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="J64" s="121">
         <f t="shared" ref="J64" si="48">IF(AND(I63=1,J63=0),((-I62/(J62-I62)*(J$5/12))),0)</f>
         <v>0</v>
       </c>
@@ -28256,52 +28241,52 @@
         <v>0</v>
       </c>
       <c r="U64" s="121">
         <f t="shared" ref="U64" si="59">IF(AND(T63=1,U63=0),((-T62/(U62-T62)*(U$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="V64" s="121">
         <f t="shared" ref="V64" si="60">IF(AND(U63=1,V63=0),((-U62/(V62-U62)*(V$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="W64" s="121">
         <f t="shared" ref="W64" si="61">IF(AND(V63=1,W63=0),((-V62/(W62-V62)*(W$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="X64" s="121">
         <f t="shared" ref="X64" si="62">IF(AND(W63=1,X63=0),((-W62/(X62-W62)*(X$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="Y64" s="121">
         <f t="shared" ref="Y64" si="63">IF(AND(X63=1,Y63=0),((-X62/(Y62-X62)*(Y$5/12))),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A65" s="113"/>
-      <c r="B65" s="491"/>
-      <c r="C65" s="492"/>
+      <c r="B65" s="525"/>
+      <c r="C65" s="526"/>
       <c r="D65" s="114">
         <f>Required_ROR+2%</f>
         <v>0.08</v>
       </c>
       <c r="E65" s="115">
         <f>(1/(1+$D65)^E$60)*E$32</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="F65" s="115">
         <f t="shared" ref="F65:Y65" si="64">(1/(1+$D65)^F$60)*F$32</f>
         <v>0</v>
       </c>
       <c r="G65" s="115">
         <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="H65" s="115">
         <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="I65" s="115">
         <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="J65" s="115">
@@ -28439,55 +28424,55 @@
         <v>-0.38300000000000001</v>
       </c>
       <c r="U66" s="112">
         <f t="shared" ref="U66" si="79">T66+U65</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="V66" s="112">
         <f t="shared" ref="V66" si="80">U66+V65</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="W66" s="112">
         <f t="shared" ref="W66" si="81">V66+W65</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="X66" s="112">
         <f t="shared" ref="X66" si="82">W66+X65</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="Y66" s="112">
         <f t="shared" ref="Y66" si="83">X66+Y65</f>
         <v>-0.38300000000000001</v>
       </c>
     </row>
     <row r="67" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A67" s="119"/>
-      <c r="B67" s="486" t="s">
+      <c r="B67" s="529" t="s">
         <v>117</v>
       </c>
-      <c r="C67" s="487"/>
-      <c r="D67" s="488"/>
+      <c r="C67" s="530"/>
+      <c r="D67" s="531"/>
       <c r="E67" s="120">
         <f>IF(OR(E$5=0,E66&gt;-0.001),0,(IF(E$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="F67" s="120">
         <f t="shared" ref="F67" si="84">IF(OR(F$5=0,F66&gt;-0.001),0,(IF(F$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="G67" s="120">
         <f t="shared" ref="G67" si="85">IF(OR(G$5=0,G66&gt;-0.001),0,(IF(G$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="H67" s="120">
         <f t="shared" ref="H67" si="86">IF(OR(H$5=0,H66&gt;-0.001),0,(IF(H$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="I67" s="120">
         <f t="shared" ref="I67" si="87">IF(OR(I$5=0,I66&gt;-0.001),0,(IF(I$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="J67" s="120">
         <f t="shared" ref="J67" si="88">IF(OR(J$5=0,J66&gt;-0.001),0,(IF(J$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="K67" s="120">
@@ -28531,54 +28516,54 @@
         <v>0</v>
       </c>
       <c r="U67" s="120">
         <f t="shared" ref="U67" si="99">IF(OR(U$5=0,U66&gt;-0.001),0,(IF(U$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="V67" s="120">
         <f t="shared" ref="V67" si="100">IF(OR(V$5=0,V66&gt;-0.001),0,(IF(V$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="W67" s="120">
         <f t="shared" ref="W67" si="101">IF(OR(W$5=0,W66&gt;-0.001),0,(IF(W$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="X67" s="120">
         <f t="shared" ref="X67" si="102">IF(OR(X$5=0,X66&gt;-0.001),0,(IF(X$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="Y67" s="120">
         <f t="shared" ref="Y67" si="103">IF(OR(Y$5=0,Y66&gt;-0.001),0,(IF(Y$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A68" s="1"/>
-      <c r="B68" s="489" t="s">
+      <c r="B68" s="532" t="s">
         <v>185</v>
       </c>
-      <c r="C68" s="490"/>
+      <c r="C68" s="533"/>
       <c r="D68" s="122">
         <f>SUM(E67:Y68)</f>
         <v>0</v>
       </c>
       <c r="E68" s="121"/>
       <c r="F68" s="121">
         <f>IF(AND(E67=0.5,F67=0),((-E66/(F66-E66)*(F$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="G68" s="121">
         <f>IF(AND(F67=1,G67=0),((-F66/(G66-F66)*(G$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="H68" s="121">
         <f t="shared" ref="H68" si="104">IF(AND(G67=1,H67=0),((-G66/(H66-G66)*(H$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="I68" s="121">
         <f t="shared" ref="I68" si="105">IF(AND(H67=1,I67=0),((-H66/(I66-H66)*(I$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="J68" s="121">
         <f t="shared" ref="J68" si="106">IF(AND(I67=1,J67=0),((-I66/(J66-I66)*(J$5/12))),0)</f>
         <v>0</v>
       </c>
@@ -28806,55 +28791,55 @@
         <v>-0.38300000000000001</v>
       </c>
       <c r="U70" s="112">
         <f t="shared" ref="U70" si="137">T70+U69</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="V70" s="112">
         <f t="shared" ref="V70" si="138">U70+V69</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="W70" s="112">
         <f t="shared" ref="W70" si="139">V70+W69</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="X70" s="112">
         <f t="shared" ref="X70" si="140">W70+X69</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="Y70" s="112">
         <f t="shared" ref="Y70" si="141">X70+Y69</f>
         <v>-0.38300000000000001</v>
       </c>
     </row>
     <row r="71" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A71" s="119"/>
-      <c r="B71" s="486" t="s">
+      <c r="B71" s="529" t="s">
         <v>117</v>
       </c>
-      <c r="C71" s="487"/>
-      <c r="D71" s="488"/>
+      <c r="C71" s="530"/>
+      <c r="D71" s="531"/>
       <c r="E71" s="120">
         <f>IF(OR(E$5=0,E70&gt;-0.001),0,(IF(E$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="F71" s="120">
         <f t="shared" ref="F71" si="142">IF(OR(F$5=0,F70&gt;-0.001),0,(IF(F$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="G71" s="120">
         <f t="shared" ref="G71" si="143">IF(OR(G$5=0,G70&gt;-0.001),0,(IF(G$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="H71" s="120">
         <f t="shared" ref="H71" si="144">IF(OR(H$5=0,H70&gt;-0.001),0,(IF(H$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="I71" s="120">
         <f t="shared" ref="I71" si="145">IF(OR(I$5=0,I70&gt;-0.001),0,(IF(I$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="J71" s="120">
         <f t="shared" ref="J71" si="146">IF(OR(J$5=0,J70&gt;-0.001),0,(IF(J$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="K71" s="120">
@@ -28898,54 +28883,54 @@
         <v>0</v>
       </c>
       <c r="U71" s="120">
         <f t="shared" ref="U71" si="157">IF(OR(U$5=0,U70&gt;-0.001),0,(IF(U$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="V71" s="120">
         <f t="shared" ref="V71" si="158">IF(OR(V$5=0,V70&gt;-0.001),0,(IF(V$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="W71" s="120">
         <f t="shared" ref="W71" si="159">IF(OR(W$5=0,W70&gt;-0.001),0,(IF(W$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="X71" s="120">
         <f t="shared" ref="X71" si="160">IF(OR(X$5=0,X70&gt;-0.001),0,(IF(X$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="Y71" s="120">
         <f t="shared" ref="Y71" si="161">IF(OR(Y$5=0,Y70&gt;-0.001),0,(IF(Y$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A72" s="1"/>
-      <c r="B72" s="489" t="s">
+      <c r="B72" s="532" t="s">
         <v>185</v>
       </c>
-      <c r="C72" s="490"/>
+      <c r="C72" s="533"/>
       <c r="D72" s="122">
         <f>SUM(E71:Y72)</f>
         <v>0</v>
       </c>
       <c r="E72" s="121"/>
       <c r="F72" s="121">
         <f>IF(AND(E71=0.5,F71=0),((-E70/(F70-E70)*(F$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="G72" s="121">
         <f>IF(AND(F71=1,G71=0),((-F70/(G70-F70)*(G$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="H72" s="121">
         <f t="shared" ref="H72" si="162">IF(AND(G71=1,H71=0),((-G70/(H70-G70)*(H$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="I72" s="121">
         <f t="shared" ref="I72" si="163">IF(AND(H71=1,I71=0),((-H70/(I70-H70)*(I$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="J72" s="121">
         <f t="shared" ref="J72" si="164">IF(AND(I71=1,J71=0),((-I70/(J70-I70)*(J$5/12))),0)</f>
         <v>0</v>
       </c>
@@ -28990,52 +28975,52 @@
         <v>0</v>
       </c>
       <c r="U72" s="121">
         <f t="shared" ref="U72" si="175">IF(AND(T71=1,U71=0),((-T70/(U70-T70)*(U$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="V72" s="121">
         <f t="shared" ref="V72" si="176">IF(AND(U71=1,V71=0),((-U70/(V70-U70)*(V$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="W72" s="121">
         <f t="shared" ref="W72" si="177">IF(AND(V71=1,W71=0),((-V70/(W70-V70)*(W$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="X72" s="121">
         <f t="shared" ref="X72" si="178">IF(AND(W71=1,X71=0),((-W70/(X70-W70)*(X$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="Y72" s="121">
         <f t="shared" ref="Y72" si="179">IF(AND(X71=1,Y71=0),((-X70/(Y70-X70)*(Y$5/12))),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A73" s="113"/>
-      <c r="B73" s="491"/>
-      <c r="C73" s="492"/>
+      <c r="B73" s="525"/>
+      <c r="C73" s="526"/>
       <c r="D73" s="114">
         <f>Required_ROR-2%</f>
         <v>3.9999999999999994E-2</v>
       </c>
       <c r="E73" s="115">
         <f>(1/(1+$D73)^E$60)*E$32</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="F73" s="115">
         <f t="shared" ref="F73:Y77" si="180">(1/(1+$D73)^F$60)*F$32</f>
         <v>0</v>
       </c>
       <c r="G73" s="115">
         <f t="shared" si="180"/>
         <v>0</v>
       </c>
       <c r="H73" s="115">
         <f t="shared" si="180"/>
         <v>0</v>
       </c>
       <c r="I73" s="115">
         <f t="shared" si="180"/>
         <v>0</v>
       </c>
       <c r="J73" s="115">
@@ -29173,55 +29158,55 @@
         <v>-0.38300000000000001</v>
       </c>
       <c r="U74" s="112">
         <f t="shared" ref="U74" si="195">T74+U73</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="V74" s="112">
         <f t="shared" ref="V74" si="196">U74+V73</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="W74" s="112">
         <f t="shared" ref="W74" si="197">V74+W73</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="X74" s="112">
         <f t="shared" ref="X74" si="198">W74+X73</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="Y74" s="112">
         <f t="shared" ref="Y74" si="199">X74+Y73</f>
         <v>-0.38300000000000001</v>
       </c>
     </row>
     <row r="75" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A75" s="119"/>
-      <c r="B75" s="486" t="s">
+      <c r="B75" s="529" t="s">
         <v>117</v>
       </c>
-      <c r="C75" s="487"/>
-      <c r="D75" s="488"/>
+      <c r="C75" s="530"/>
+      <c r="D75" s="531"/>
       <c r="E75" s="120">
         <f>IF(OR(E$5=0,E74&gt;-0.001),0,(IF(E$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="F75" s="120">
         <f t="shared" ref="F75" si="200">IF(OR(F$5=0,F74&gt;-0.001),0,(IF(F$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="G75" s="120">
         <f t="shared" ref="G75" si="201">IF(OR(G$5=0,G74&gt;-0.001),0,(IF(G$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="H75" s="120">
         <f t="shared" ref="H75" si="202">IF(OR(H$5=0,H74&gt;-0.001),0,(IF(H$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="I75" s="120">
         <f t="shared" ref="I75" si="203">IF(OR(I$5=0,I74&gt;-0.001),0,(IF(I$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="J75" s="120">
         <f t="shared" ref="J75" si="204">IF(OR(J$5=0,J74&gt;-0.001),0,(IF(J$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="K75" s="120">
@@ -29265,54 +29250,54 @@
         <v>0</v>
       </c>
       <c r="U75" s="120">
         <f t="shared" ref="U75" si="215">IF(OR(U$5=0,U74&gt;-0.001),0,(IF(U$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="V75" s="120">
         <f t="shared" ref="V75" si="216">IF(OR(V$5=0,V74&gt;-0.001),0,(IF(V$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="W75" s="120">
         <f t="shared" ref="W75" si="217">IF(OR(W$5=0,W74&gt;-0.001),0,(IF(W$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="X75" s="120">
         <f t="shared" ref="X75" si="218">IF(OR(X$5=0,X74&gt;-0.001),0,(IF(X$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="Y75" s="120">
         <f t="shared" ref="Y75" si="219">IF(OR(Y$5=0,Y74&gt;-0.001),0,(IF(Y$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A76" s="1"/>
-      <c r="B76" s="489" t="s">
+      <c r="B76" s="532" t="s">
         <v>185</v>
       </c>
-      <c r="C76" s="490"/>
+      <c r="C76" s="533"/>
       <c r="D76" s="122">
         <f>SUM(E75:Y76)</f>
         <v>0</v>
       </c>
       <c r="E76" s="121"/>
       <c r="F76" s="121">
         <f>IF(AND(E75=0.5,F75=0),((-E74/(F74-E74)*(F$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="G76" s="121">
         <f>IF(AND(F75=1,G75=0),((-F74/(G74-F74)*(G$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="H76" s="121">
         <f t="shared" ref="H76" si="220">IF(AND(G75=1,H75=0),((-G74/(H74-G74)*(H$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="I76" s="121">
         <f t="shared" ref="I76" si="221">IF(AND(H75=1,I75=0),((-H74/(I74-H74)*(I$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="J76" s="121">
         <f t="shared" ref="J76" si="222">IF(AND(I75=1,J75=0),((-I74/(J74-I74)*(J$5/12))),0)</f>
         <v>0</v>
       </c>
@@ -29357,52 +29342,52 @@
         <v>0</v>
       </c>
       <c r="U76" s="121">
         <f t="shared" ref="U76" si="233">IF(AND(T75=1,U75=0),((-T74/(U74-T74)*(U$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="V76" s="121">
         <f t="shared" ref="V76" si="234">IF(AND(U75=1,V75=0),((-U74/(V74-U74)*(V$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="W76" s="121">
         <f t="shared" ref="W76" si="235">IF(AND(V75=1,W75=0),((-V74/(W74-V74)*(W$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="X76" s="121">
         <f t="shared" ref="X76" si="236">IF(AND(W75=1,X75=0),((-W74/(X74-W74)*(X$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="Y76" s="121">
         <f t="shared" ref="Y76" si="237">IF(AND(X75=1,Y75=0),((-X74/(Y74-X74)*(Y$5/12))),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A77" s="113"/>
-      <c r="B77" s="491"/>
-      <c r="C77" s="492"/>
+      <c r="B77" s="525"/>
+      <c r="C77" s="526"/>
       <c r="D77" s="114">
         <f>Required_ROR-4%</f>
         <v>1.9999999999999997E-2</v>
       </c>
       <c r="E77" s="115">
         <f>(1/(1+$D77)^E$60)*E$32</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="F77" s="115">
         <f t="shared" si="180"/>
         <v>0</v>
       </c>
       <c r="G77" s="115">
         <f t="shared" si="180"/>
         <v>0</v>
       </c>
       <c r="H77" s="115">
         <f t="shared" si="180"/>
         <v>0</v>
       </c>
       <c r="I77" s="115">
         <f t="shared" si="180"/>
         <v>0</v>
       </c>
       <c r="J77" s="115">
@@ -29540,55 +29525,55 @@
         <v>-0.38300000000000001</v>
       </c>
       <c r="U78" s="112">
         <f t="shared" ref="U78" si="252">T78+U77</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="V78" s="112">
         <f t="shared" ref="V78" si="253">U78+V77</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="W78" s="112">
         <f t="shared" ref="W78" si="254">V78+W77</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="X78" s="112">
         <f t="shared" ref="X78" si="255">W78+X77</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="Y78" s="112">
         <f t="shared" ref="Y78" si="256">X78+Y77</f>
         <v>-0.38300000000000001</v>
       </c>
     </row>
     <row r="79" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A79" s="119"/>
-      <c r="B79" s="486" t="s">
+      <c r="B79" s="529" t="s">
         <v>117</v>
       </c>
-      <c r="C79" s="487"/>
-      <c r="D79" s="488"/>
+      <c r="C79" s="530"/>
+      <c r="D79" s="531"/>
       <c r="E79" s="120">
         <f>IF(OR(E$5=0,E78&gt;-0.001),0,(IF(E$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="F79" s="120">
         <f t="shared" ref="F79" si="257">IF(OR(F$5=0,F78&gt;-0.001),0,(IF(F$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="G79" s="120">
         <f t="shared" ref="G79" si="258">IF(OR(G$5=0,G78&gt;-0.001),0,(IF(G$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="H79" s="120">
         <f t="shared" ref="H79" si="259">IF(OR(H$5=0,H78&gt;-0.001),0,(IF(H$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="I79" s="120">
         <f t="shared" ref="I79" si="260">IF(OR(I$5=0,I78&gt;-0.001),0,(IF(I$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="J79" s="120">
         <f t="shared" ref="J79" si="261">IF(OR(J$5=0,J78&gt;-0.001),0,(IF(J$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="K79" s="120">
@@ -29632,54 +29617,54 @@
         <v>0</v>
       </c>
       <c r="U79" s="120">
         <f t="shared" ref="U79" si="272">IF(OR(U$5=0,U78&gt;-0.001),0,(IF(U$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="V79" s="120">
         <f t="shared" ref="V79" si="273">IF(OR(V$5=0,V78&gt;-0.001),0,(IF(V$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="W79" s="120">
         <f t="shared" ref="W79" si="274">IF(OR(W$5=0,W78&gt;-0.001),0,(IF(W$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="X79" s="120">
         <f t="shared" ref="X79" si="275">IF(OR(X$5=0,X78&gt;-0.001),0,(IF(X$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="Y79" s="120">
         <f t="shared" ref="Y79" si="276">IF(OR(Y$5=0,Y78&gt;-0.001),0,(IF(Y$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A80" s="1"/>
-      <c r="B80" s="489" t="s">
+      <c r="B80" s="532" t="s">
         <v>185</v>
       </c>
-      <c r="C80" s="490"/>
+      <c r="C80" s="533"/>
       <c r="D80" s="122">
         <f>SUM(E79:Y80)</f>
         <v>0</v>
       </c>
       <c r="E80" s="121"/>
       <c r="F80" s="121">
         <f>IF(AND(E79=0.5,F79=0),((-E78/(F78-E78)*(F$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="G80" s="121">
         <f>IF(AND(F79=1,G79=0),((-F78/(G78-F78)*(G$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="H80" s="121">
         <f t="shared" ref="H80" si="277">IF(AND(G79=1,H79=0),((-G78/(H78-G78)*(H$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="I80" s="121">
         <f t="shared" ref="I80" si="278">IF(AND(H79=1,I79=0),((-H78/(I78-H78)*(I$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="J80" s="121">
         <f t="shared" ref="J80" si="279">IF(AND(I79=1,J79=0),((-I78/(J78-I78)*(J$5/12))),0)</f>
         <v>0</v>
       </c>
@@ -29724,52 +29709,52 @@
         <v>0</v>
       </c>
       <c r="U80" s="121">
         <f t="shared" ref="U80" si="290">IF(AND(T79=1,U79=0),((-T78/(U78-T78)*(U$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="V80" s="121">
         <f t="shared" ref="V80" si="291">IF(AND(U79=1,V79=0),((-U78/(V78-U78)*(V$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="W80" s="121">
         <f t="shared" ref="W80" si="292">IF(AND(V79=1,W79=0),((-V78/(W78-V78)*(W$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="X80" s="121">
         <f t="shared" ref="X80" si="293">IF(AND(W79=1,X79=0),((-W78/(X78-W78)*(X$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="Y80" s="121">
         <f t="shared" ref="Y80" si="294">IF(AND(X79=1,Y79=0),((-X78/(Y78-X78)*(Y$5/12))),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A81" s="1"/>
-      <c r="B81" s="489"/>
-      <c r="C81" s="493"/>
+      <c r="B81" s="532"/>
+      <c r="C81" s="534"/>
       <c r="D81" s="109">
         <f>0</f>
         <v>0</v>
       </c>
       <c r="E81" s="112">
         <f>(1/(1+$D$81)^E$60)*E$32</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="F81" s="112">
         <f t="shared" ref="F81:Y81" si="295">(1/(1+$D$81)^F$60)*F$32</f>
         <v>0</v>
       </c>
       <c r="G81" s="112">
         <f t="shared" si="295"/>
         <v>0</v>
       </c>
       <c r="H81" s="112">
         <f t="shared" si="295"/>
         <v>0</v>
       </c>
       <c r="I81" s="112">
         <f t="shared" si="295"/>
         <v>0</v>
       </c>
       <c r="J81" s="112">
@@ -29907,55 +29892,55 @@
         <v>-0.38300000000000001</v>
       </c>
       <c r="U82" s="115">
         <f t="shared" ref="U82" si="310">T82+U81</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="V82" s="115">
         <f t="shared" ref="V82" si="311">U82+V81</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="W82" s="115">
         <f t="shared" ref="W82" si="312">V82+W81</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="X82" s="115">
         <f t="shared" ref="X82" si="313">W82+X81</f>
         <v>-0.38300000000000001</v>
       </c>
       <c r="Y82" s="115">
         <f t="shared" ref="Y82" si="314">X82+Y81</f>
         <v>-0.38300000000000001</v>
       </c>
     </row>
     <row r="83" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A83" s="119"/>
-      <c r="B83" s="486" t="s">
+      <c r="B83" s="529" t="s">
         <v>117</v>
       </c>
-      <c r="C83" s="487"/>
-      <c r="D83" s="488"/>
+      <c r="C83" s="530"/>
+      <c r="D83" s="531"/>
       <c r="E83" s="120">
         <f>IF(OR(E$5=0,E82&gt;-0.001),0,(IF(E$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="F83" s="120">
         <f t="shared" ref="F83" si="315">IF(OR(F$5=0,F82&gt;-0.001),0,(IF(F$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="G83" s="120">
         <f t="shared" ref="G83" si="316">IF(OR(G$5=0,G82&gt;-0.001),0,(IF(G$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="H83" s="120">
         <f t="shared" ref="H83" si="317">IF(OR(H$5=0,H82&gt;-0.001),0,(IF(H$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="I83" s="120">
         <f t="shared" ref="I83" si="318">IF(OR(I$5=0,I82&gt;-0.001),0,(IF(I$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="J83" s="120">
         <f t="shared" ref="J83" si="319">IF(OR(J$5=0,J82&gt;-0.001),0,(IF(J$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="K83" s="120">
@@ -29999,54 +29984,54 @@
         <v>0</v>
       </c>
       <c r="U83" s="120">
         <f t="shared" ref="U83" si="330">IF(OR(U$5=0,U82&gt;-0.001),0,(IF(U$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="V83" s="120">
         <f t="shared" ref="V83" si="331">IF(OR(V$5=0,V82&gt;-0.001),0,(IF(V$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="W83" s="120">
         <f t="shared" ref="W83" si="332">IF(OR(W$5=0,W82&gt;-0.001),0,(IF(W$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="X83" s="120">
         <f t="shared" ref="X83" si="333">IF(OR(X$5=0,X82&gt;-0.001),0,(IF(X$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
       <c r="Y83" s="120">
         <f t="shared" ref="Y83" si="334">IF(OR(Y$5=0,Y82&gt;-0.001),0,(IF(Y$5=6,0.5,1)))</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A84" s="1"/>
-      <c r="B84" s="489" t="s">
+      <c r="B84" s="532" t="s">
         <v>185</v>
       </c>
-      <c r="C84" s="490"/>
+      <c r="C84" s="533"/>
       <c r="D84" s="122">
         <f>SUM(E83:Y84)</f>
         <v>0</v>
       </c>
       <c r="E84" s="121"/>
       <c r="F84" s="121">
         <f>IF(AND(E83=0.5,F83=0),((-E82/(F82-E82)*(F$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="G84" s="121">
         <f>IF(AND(F83=1,G83=0),((-F82/(G82-F82)*(G$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="H84" s="121">
         <f t="shared" ref="H84" si="335">IF(AND(G83=1,H83=0),((-G82/(H82-G82)*(H$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="I84" s="121">
         <f t="shared" ref="I84" si="336">IF(AND(H83=1,I83=0),((-H82/(I82-H82)*(I$5/12))),0)</f>
         <v>0</v>
       </c>
       <c r="J84" s="121">
         <f t="shared" ref="J84" si="337">IF(AND(I83=1,J83=0),((-I82/(J82-I82)*(J$5/12))),0)</f>
         <v>0</v>
       </c>
@@ -30159,115 +30144,115 @@
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:25" x14ac:dyDescent="0.2">
       <c r="B91" s="123">
         <f>D77</f>
         <v>1.9999999999999997E-2</v>
       </c>
       <c r="C91" s="124">
         <f>D80</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:25" x14ac:dyDescent="0.2">
       <c r="B92" s="123">
         <f>D81</f>
         <v>0</v>
       </c>
       <c r="C92" s="124">
         <f>D84</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="65">
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="A60:D60"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
-    <mergeCell ref="B21:D21"/>
-[...47 lines deleted...]
-    <mergeCell ref="B80:C80"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait"/>
   <legacyDrawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{95965d95-ecc0-4720-b759-1f33c42ed7da}" enabled="1" method="Standard" siteId="{a0f29d7e-28cd-4f54-8442-7885aee7c080}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">